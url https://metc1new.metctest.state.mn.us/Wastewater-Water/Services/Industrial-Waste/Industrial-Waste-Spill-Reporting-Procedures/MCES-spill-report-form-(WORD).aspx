--- v0 (2025-12-03)
+++ v1 (2026-07-10)
@@ -102,302 +102,57 @@
           <w:left w:val="single" w:sz="8" w:space="4" w:color="BFBFBF"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47A4F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   St. Paul, M</w:t>
       </w:r>
       <w:r w:rsidR="00E244BF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47A4F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  55101-1805</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C50D89A" w14:textId="55CE23F8" w:rsidR="00723188" w:rsidRDefault="006E0E0B">
+    <w:p w14:paraId="7C50D89A" w14:textId="52D96C4B" w:rsidR="00723188" w:rsidRDefault="00723188">
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...243 lines deleted...]
-          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BC04DDA" wp14:editId="40473906">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BC04DDA" wp14:editId="7A1C54F5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-144780</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-321945</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="838835" cy="767080"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1">
@@ -425,143 +180,154 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="449292F7" w14:textId="30CD7A00" w:rsidR="00723188" w:rsidRDefault="00723188"/>
     <w:p w14:paraId="461CF3DC" w14:textId="77777777" w:rsidR="00723188" w:rsidRDefault="00723188"/>
     <w:p w14:paraId="5FC40880" w14:textId="77777777" w:rsidR="00097944" w:rsidRDefault="00067FCC" w:rsidP="00E244BF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="600"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Spill Report form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E86FE92" w14:textId="1F4269E8" w:rsidR="00097944" w:rsidRDefault="00067FCC" w:rsidP="00E244BF">
+    <w:p w14:paraId="7E86FE92" w14:textId="14242C4C" w:rsidR="00097944" w:rsidRDefault="00067FCC" w:rsidP="00E244BF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For spills to the sanitary sewer in the </w:t>
       </w:r>
+      <w:r w:rsidR="0035347B">
+        <w:t>seven-county</w:t>
+      </w:r>
+      <w:r w:rsidR="001A082E">
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">etro </w:t>
+      </w:r>
+      <w:r w:rsidR="001A082E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rea </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE132B5" w14:textId="4AC423B8" w:rsidR="003700A3" w:rsidRDefault="00067FCC" w:rsidP="000F5476">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Metropolitan Council requires</w:t>
+      </w:r>
+      <w:r w:rsidR="00942ED3">
+        <w:t xml:space="preserve"> th</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6BA2">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C6BA2">
+        <w:t>responsible person</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C6BA2">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00942ED3">
+        <w:t>fill</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6BA2">
+        <w:t xml:space="preserve"> this form </w:t>
+      </w:r>
+      <w:r w:rsidR="00942ED3">
+        <w:t>out completely and submit</w:t>
+      </w:r>
+      <w:r w:rsidR="002B11F1">
+        <w:t xml:space="preserve"> it </w:t>
+      </w:r>
+      <w:r w:rsidR="00942ED3">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00141715">
+        <w:t xml:space="preserve">the Industrial Waste </w:t>
+      </w:r>
+      <w:r w:rsidR="00236BCF">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00141715">
+        <w:t xml:space="preserve"> Pollution Prevention section of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40E7E">
+        <w:t xml:space="preserve">Met </w:t>
+      </w:r>
+      <w:r w:rsidR="00141715">
+        <w:t xml:space="preserve">Council </w:t>
+      </w:r>
+      <w:r w:rsidR="00942ED3">
+        <w:t xml:space="preserve">within five calendar days after </w:t>
+      </w:r>
+      <w:r w:rsidR="003700A3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1783A">
+        <w:t xml:space="preserve">n accidental or prohibited slug discharge </w:t>
+      </w:r>
+      <w:r w:rsidR="003700A3">
+        <w:t xml:space="preserve">to the sanitary sewer system in the </w:t>
+      </w:r>
       <w:r w:rsidR="001A082E">
         <w:t>seven-county m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003700A3">
         <w:t xml:space="preserve">etro </w:t>
       </w:r>
       <w:r w:rsidR="001A082E">
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
       <w:r w:rsidR="003700A3">
         <w:t>rea</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29631369" w14:textId="1820E154" w:rsidR="00D812E1" w:rsidRPr="00F233D0" w:rsidRDefault="00942ED3" w:rsidP="000F5476">
+    <w:p w14:paraId="29631369" w14:textId="619B27F4" w:rsidR="00D812E1" w:rsidRPr="00F233D0" w:rsidRDefault="00942ED3" w:rsidP="000F5476">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any person that has knowledge of </w:t>
       </w:r>
       <w:r w:rsidR="00502159">
         <w:t xml:space="preserve">an accidental </w:t>
       </w:r>
       <w:r w:rsidR="00175A45">
         <w:t>discharge</w:t>
       </w:r>
       <w:r w:rsidR="003C6BA2">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00175A45">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00502159">
         <w:t>or slug discharge</w:t>
       </w:r>
       <w:r w:rsidR="008F4977">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2834">
@@ -615,98 +381,84 @@
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00D812E1" w:rsidRPr="000F5476">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>otifi</w:t>
       </w:r>
       <w:r w:rsidR="000F5476" w:rsidRPr="000F5476">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00F233D0" w:rsidRPr="000F5476">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00502159" w:rsidRPr="000F5476">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00976420" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Date__________</w:t>
       </w:r>
       <w:r w:rsidR="0007564E" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00976420" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Time _________   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EC6BD3" w14:textId="77777777" w:rsidR="00CD55D1" w:rsidRPr="00942ED3" w:rsidRDefault="00957D08" w:rsidP="00C56708">
+    <w:p w14:paraId="58EC6BD3" w14:textId="6700E0C1" w:rsidR="00CD55D1" w:rsidRPr="00942ED3" w:rsidRDefault="00E375E6" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942ED3">
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="00E375E6" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Location of discharge</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -860,63 +612,67 @@
             <w:r w:rsidRPr="00A50A97">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>escribe more specifically the location of discharge)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D210F89" w14:textId="77777777" w:rsidR="00E375E6" w:rsidRDefault="00E375E6" w:rsidP="00C56708">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3883336E" w14:textId="77777777" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="00957D08" w:rsidP="00D812E1">
+    <w:p w14:paraId="3883336E" w14:textId="4B6EBA0A" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="00957D08" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">B. Quantity of material </w:t>
+        <w:t xml:space="preserve">Quantity of material </w:t>
       </w:r>
       <w:r w:rsidR="001F24BC" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>discharged</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -996,89 +752,87 @@
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43B9BF66" w14:textId="77777777" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="00957D08" w:rsidP="00D812E1">
+    <w:p w14:paraId="43B9BF66" w14:textId="47EBF24B" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="001F24BC" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">C. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F24BC" w:rsidRPr="00942ED3">
+        <w:t xml:space="preserve">Date, </w:t>
+      </w:r>
+      <w:r w:rsidR="00942ED3" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Date, </w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942ED3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ime and </w:t>
       </w:r>
       <w:r w:rsidR="00942ED3" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>t</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="001F24BC" w:rsidRPr="00942ED3">
+      <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>uration of discharge</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1156,77 +910,75 @@
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="450B6886" w14:textId="77777777" w:rsidR="001F24BC" w:rsidRPr="00942ED3" w:rsidRDefault="001F24BC" w:rsidP="00D812E1">
+    <w:p w14:paraId="450B6886" w14:textId="1B283781" w:rsidR="001F24BC" w:rsidRPr="00942ED3" w:rsidRDefault="00E375E6" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E375E6" w:rsidRPr="00942ED3">
+        <w:t>Description of material discharged including constituents and concentrations</w:t>
+      </w:r>
+      <w:r w:rsidR="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Description of material discharged including constituents and concentrations</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00E375E6" w:rsidRPr="00942ED3">
+      <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10530"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E375E6" w:rsidRPr="00E541DD" w14:paraId="14FF48C8" w14:textId="77777777" w:rsidTr="00F233D0">
@@ -1306,69 +1058,67 @@
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2097E25F" w14:textId="77777777" w:rsidR="00E375E6" w:rsidRDefault="00E375E6" w:rsidP="00E375E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD41573" w14:textId="77777777" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="001F24BC" w:rsidP="00D812E1">
+    <w:p w14:paraId="7DD41573" w14:textId="32E2CA8B" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="00012195" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">E. </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Cause of discharge</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1443,63 +1193,67 @@
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0344E471" w14:textId="77777777" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="00012195" w:rsidP="00D812E1">
+    <w:p w14:paraId="0344E471" w14:textId="693856D9" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="00012195" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>F.  Actions taken to abate or clean up the discharge</w:t>
+        <w:t>Actions taken to abate or clean up the discharge</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10530"/>
@@ -1573,77 +1327,75 @@
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E375E6" w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E541DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CAB2BBA" w14:textId="77777777" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="00012195" w:rsidP="00D812E1">
+    <w:p w14:paraId="7CAB2BBA" w14:textId="42D422A3" w:rsidR="00E375E6" w:rsidRPr="00942ED3" w:rsidRDefault="006D49D8" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00942ED3">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">G. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D49D8">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00012195" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>C</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>orrective measures to prevent further occurrences</w:t>
       </w:r>
-      <w:r w:rsidR="006D49D8">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and schedule of implementation</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1726,63 +1478,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C56708">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Additional sh</w:t>
       </w:r>
       <w:r w:rsidR="00C56708" w:rsidRPr="00C56708">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>eets may be submitted if needed</w:t>
       </w:r>
       <w:r w:rsidR="00C56708">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129D19D5" w14:textId="77777777" w:rsidR="00D50066" w:rsidRPr="00942ED3" w:rsidRDefault="00D50066" w:rsidP="00942ED3">
+    <w:p w14:paraId="129D19D5" w14:textId="53C6C91C" w:rsidR="00D50066" w:rsidRPr="00942ED3" w:rsidRDefault="00D50066" w:rsidP="0035347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="480" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>H. Re</w:t>
+        <w:t>Re</w:t>
       </w:r>
       <w:r w:rsidR="00976420" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">porting </w:t>
       </w:r>
       <w:r w:rsidR="00942ED3" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>erson</w:t>
       </w:r>
       <w:r w:rsidR="00942ED3" w:rsidRPr="00942ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -2528,111 +2284,287 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E2834">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="004E2834">
         <w:rPr>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004E2834">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="62342AF4" w14:textId="0415DF39" w:rsidR="007E701F" w:rsidRPr="00953064" w:rsidRDefault="007E701F" w:rsidP="007E701F">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="119276F4" w14:textId="19D31907" w:rsidR="0035347B" w:rsidRDefault="0035347B" w:rsidP="0035347B">
+      <w:pPr>
+        <w:spacing w:before="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email completed form to: </w:t>
+        <w:t xml:space="preserve">Submit this completed form to the Industrial Waste and Pollution Prevention section of the Met Council by one of the following methods: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62342AF4" w14:textId="3C5115C0" w:rsidR="007E701F" w:rsidRPr="00953064" w:rsidRDefault="007E701F" w:rsidP="0035347B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00E40E7E" w:rsidRPr="000E7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>iwpp@metc.state.mn.us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0CB675" w14:textId="0D2D79B8" w:rsidR="00097944" w:rsidRPr="00D067A4" w:rsidRDefault="00953064" w:rsidP="007E26B4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00953064">
+    <w:p w14:paraId="6C0CB675" w14:textId="19D1542D" w:rsidR="00097944" w:rsidRDefault="0035347B" w:rsidP="008C48B3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="600"/>
+        <w:ind w:left="288"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Or, fax completed </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>form</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00953064">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00953064" w:rsidRPr="00953064">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to: 651-602-4730</w:t>
+        <w:t xml:space="preserve">ax </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00953064" w:rsidRPr="00953064">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953064" w:rsidRPr="00953064">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 651-602-4730</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00097944" w:rsidRPr="00D067A4" w:rsidSect="00723188">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="right"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2155"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="2730"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0035347B" w:rsidRPr="00232A1A" w14:paraId="0621559D" w14:textId="77777777" w:rsidTr="008C48B3">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+          <w:tblHeader/>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5AC540" w14:textId="77777777" w:rsidR="0035347B" w:rsidRPr="00232A1A" w:rsidRDefault="0035347B" w:rsidP="002139A0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232A1A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office use only </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4DF73A" w14:textId="77777777" w:rsidR="0035347B" w:rsidRPr="00232A1A" w:rsidRDefault="0035347B" w:rsidP="002139A0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232A1A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Date Received ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="001230C9" w14:textId="10C54C63" w:rsidR="0035347B" w:rsidRPr="00232A1A" w:rsidRDefault="0035347B" w:rsidP="002139A0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232A1A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E631C9" w14:textId="0DA79D1D" w:rsidR="0035347B" w:rsidRPr="00232A1A" w:rsidRDefault="0035347B" w:rsidP="002139A0">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incident Report </w:t>
+            </w:r>
+            <w:r w:rsidR="008C48B3">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number </w:t>
+            </w:r>
+            <w:r w:rsidR="008C48B3" w:rsidRPr="00232A1A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232A1A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_______ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="692F0EE1" w14:textId="77777777" w:rsidR="0035347B" w:rsidRPr="00D067A4" w:rsidRDefault="0035347B" w:rsidP="0035347B">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0035347B" w:rsidRPr="00D067A4" w:rsidSect="00723188">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="14F5E49A" w14:textId="77777777" w:rsidR="001B1080" w:rsidRDefault="001B1080" w:rsidP="00812094">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="609FF4B1" w14:textId="77777777" w:rsidR="001B1080" w:rsidRDefault="001B1080" w:rsidP="00812094">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2687,51 +2619,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="13957332"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="565050477"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="51240D35" w14:textId="2B889765" w:rsidR="00942ED3" w:rsidRDefault="00942ED3" w:rsidP="00337185">
+          <w:p w14:paraId="51240D35" w14:textId="068B86D2" w:rsidR="00942ED3" w:rsidRDefault="00942ED3" w:rsidP="00337185">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00E83D2D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="00E83D2D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -2794,52 +2726,52 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Report-SpillForm-20</w:t>
             </w:r>
             <w:r w:rsidR="007E701F">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00141715">
-              <w:t>5</w:t>
+            <w:r w:rsidR="0035347B">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55586C7E" w14:textId="77777777" w:rsidR="001B1080" w:rsidRDefault="001B1080" w:rsidP="00812094">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="094E36F2" w14:textId="77777777" w:rsidR="001B1080" w:rsidRDefault="001B1080" w:rsidP="00812094">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -3056,213 +2988,311 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="191E471A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A600286"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1506624489">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="799155330">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="414472912">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A76DAE"/>
     <w:rsid w:val="00012195"/>
     <w:rsid w:val="00031DCB"/>
     <w:rsid w:val="00067FCC"/>
     <w:rsid w:val="0007564E"/>
     <w:rsid w:val="00097944"/>
     <w:rsid w:val="000B1603"/>
     <w:rsid w:val="000B525E"/>
+    <w:rsid w:val="000E3B35"/>
     <w:rsid w:val="000F5476"/>
     <w:rsid w:val="001073C0"/>
     <w:rsid w:val="00141715"/>
     <w:rsid w:val="001712DC"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00186B0B"/>
     <w:rsid w:val="001A082E"/>
     <w:rsid w:val="001A4B10"/>
     <w:rsid w:val="001A5551"/>
     <w:rsid w:val="001B1080"/>
     <w:rsid w:val="001C1FD3"/>
     <w:rsid w:val="001C7F02"/>
     <w:rsid w:val="001F24BC"/>
     <w:rsid w:val="00204379"/>
     <w:rsid w:val="00236BCF"/>
     <w:rsid w:val="00297453"/>
     <w:rsid w:val="002B11F1"/>
     <w:rsid w:val="00330F00"/>
     <w:rsid w:val="00337185"/>
     <w:rsid w:val="003513B3"/>
+    <w:rsid w:val="0035347B"/>
     <w:rsid w:val="003700A3"/>
+    <w:rsid w:val="003A6D81"/>
     <w:rsid w:val="003B13C8"/>
     <w:rsid w:val="003C6BA2"/>
     <w:rsid w:val="003F57F2"/>
     <w:rsid w:val="00470968"/>
     <w:rsid w:val="004A777C"/>
     <w:rsid w:val="004B6E93"/>
     <w:rsid w:val="004E2834"/>
     <w:rsid w:val="00502159"/>
     <w:rsid w:val="005267F3"/>
     <w:rsid w:val="005618B6"/>
     <w:rsid w:val="005931D2"/>
     <w:rsid w:val="005A4CD6"/>
     <w:rsid w:val="005C2BB4"/>
     <w:rsid w:val="00605BAE"/>
     <w:rsid w:val="006346C1"/>
     <w:rsid w:val="00647A41"/>
     <w:rsid w:val="00664557"/>
     <w:rsid w:val="006816BF"/>
     <w:rsid w:val="006B1E9C"/>
     <w:rsid w:val="006D49D8"/>
     <w:rsid w:val="006E0E0B"/>
     <w:rsid w:val="006F58E8"/>
     <w:rsid w:val="006F7A80"/>
     <w:rsid w:val="00723188"/>
     <w:rsid w:val="007E26B4"/>
     <w:rsid w:val="007E701F"/>
     <w:rsid w:val="00812094"/>
     <w:rsid w:val="008419DF"/>
     <w:rsid w:val="00874AA1"/>
     <w:rsid w:val="008922C2"/>
     <w:rsid w:val="008C2DF8"/>
+    <w:rsid w:val="008C48B3"/>
     <w:rsid w:val="008F4977"/>
     <w:rsid w:val="00903AFF"/>
     <w:rsid w:val="00906598"/>
     <w:rsid w:val="009170FF"/>
     <w:rsid w:val="00925B10"/>
     <w:rsid w:val="00942ED3"/>
     <w:rsid w:val="00953064"/>
     <w:rsid w:val="00956585"/>
     <w:rsid w:val="00957D08"/>
     <w:rsid w:val="00976420"/>
     <w:rsid w:val="009920B3"/>
     <w:rsid w:val="009E6036"/>
     <w:rsid w:val="009F01BA"/>
     <w:rsid w:val="00A13644"/>
     <w:rsid w:val="00A46CF6"/>
     <w:rsid w:val="00A50A97"/>
     <w:rsid w:val="00A60D4D"/>
     <w:rsid w:val="00A76DAE"/>
     <w:rsid w:val="00AE0D59"/>
     <w:rsid w:val="00AE4CD6"/>
     <w:rsid w:val="00B56F7A"/>
     <w:rsid w:val="00BC3665"/>
     <w:rsid w:val="00C46D15"/>
     <w:rsid w:val="00C56708"/>
     <w:rsid w:val="00C82749"/>
     <w:rsid w:val="00C9487E"/>
     <w:rsid w:val="00CC5F1E"/>
     <w:rsid w:val="00CD55D1"/>
     <w:rsid w:val="00D067A4"/>
     <w:rsid w:val="00D23E03"/>
     <w:rsid w:val="00D47A4F"/>
     <w:rsid w:val="00D50066"/>
     <w:rsid w:val="00D55911"/>
     <w:rsid w:val="00D80B22"/>
     <w:rsid w:val="00D812E1"/>
     <w:rsid w:val="00DC0C24"/>
     <w:rsid w:val="00DE203D"/>
     <w:rsid w:val="00DE236D"/>
     <w:rsid w:val="00E244BF"/>
     <w:rsid w:val="00E375E6"/>
     <w:rsid w:val="00E40E7E"/>
     <w:rsid w:val="00E5257C"/>
     <w:rsid w:val="00E83D2D"/>
+    <w:rsid w:val="00EF10D7"/>
     <w:rsid w:val="00F07891"/>
     <w:rsid w:val="00F1783A"/>
     <w:rsid w:val="00F233D0"/>
     <w:rsid w:val="00F84A6D"/>
     <w:rsid w:val="00FA3CFD"/>
     <w:rsid w:val="00FA489E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="477E9C60"/>
   <w15:docId w15:val="{852227B3-F5C2-4900-967C-6DA303D0D188}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -4458,71 +4488,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>296</Words>
-  <Characters>1690</Characters>
+  <Words>276</Words>
+  <Characters>1623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Met Council Spill Report Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nelson</Manager>
   <Company>Metropolitan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1983</CharactersWithSpaces>
+  <CharactersWithSpaces>1888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Met Council Spill Report Form</dc:title>
   <dc:subject>IWPP Form</dc:subject>
   <dc:creator>lundelmm</dc:creator>
-  <dc:description>2025 - reomved MCES references  </dc:description>
+  <dc:description>2026- removed text box. 2025 - removed MCES references  </dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Spill Reporting</cp:category>
 </cp:coreProperties>
 </file>