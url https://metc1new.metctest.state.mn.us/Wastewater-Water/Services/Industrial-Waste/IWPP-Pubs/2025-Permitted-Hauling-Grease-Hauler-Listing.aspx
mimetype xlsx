--- v0 (2026-01-18)
+++ v1 (2026-07-10)
@@ -1,91 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\SSBU\IWPP\iwTeams\IWPP_Web\IWPP.org\Permit-Lab-Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://metcmn.sharepoint.com/sites/IWPPTeam/Shared Documents/General/Communications/Website/Listings-PermitLabHauler/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBACCE63-736C-486C-9161-DAD11F2FFDA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="89" documentId="8_{A639D9FC-77C4-42BD-85CE-1101EEA2F51C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9E02722F-D4B3-4CBF-8CA3-051127BD5643}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LWH Permits" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="317">
   <si>
     <t>Permit</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Community</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>Meyer Sewer Service Inc</t>
   </si>
   <si>
     <t>Afton</t>
   </si>
   <si>
     <t>651-459-0162</t>
   </si>
   <si>
@@ -415,53 +416,50 @@
   <si>
     <t>651-464-2082</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>Badger Daylighting Corp</t>
   </si>
   <si>
     <t>651-829-1876</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>Drain King Inc</t>
   </si>
   <si>
     <t>Fridley</t>
   </si>
   <si>
     <t>763-786-3000</t>
   </si>
   <si>
-    <t>4243</t>
-[...1 lines deleted...]
-  <si>
     <t>EnviroServe Inc</t>
   </si>
   <si>
     <t>952-852-9521</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>Rose Trucking Inc</t>
   </si>
   <si>
     <t>Glencoe</t>
   </si>
   <si>
     <t>320-864-7699</t>
   </si>
   <si>
     <t>Goodhue</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>Lashinski Septic Service</t>
@@ -844,540 +842,731 @@
   <si>
     <t>St Francis</t>
   </si>
   <si>
     <t>763-286-1815</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>Duane's Septic Service</t>
   </si>
   <si>
     <t>St Michael</t>
   </si>
   <si>
     <t>763-497-2764</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>Velocity Drain Service Inc</t>
   </si>
   <si>
-    <t>763-262-0214</t>
-[...10 lines deleted...]
-  <si>
     <t>320-237-2329</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
+    <t>Webster Township</t>
+  </si>
+  <si>
+    <t>952-652-2929</t>
+  </si>
+  <si>
+    <t>4119</t>
+  </si>
+  <si>
+    <t>Casper's Excavating Inc</t>
+  </si>
+  <si>
+    <t>Wyoming</t>
+  </si>
+  <si>
+    <t>Grease Trap Service</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Large Volume Tankers</t>
+  </si>
+  <si>
+    <t>763-218-1397</t>
+  </si>
+  <si>
+    <t>715-357-3066</t>
+  </si>
+  <si>
+    <t>515-283-0500</t>
+  </si>
+  <si>
+    <t>Loretto</t>
+  </si>
+  <si>
+    <t>LRS Portable LLC</t>
+  </si>
+  <si>
+    <t>Permitted Liquid Waste Haulers</t>
+  </si>
+  <si>
+    <t>LaRoche's Sewer Drain and Septic Services LLC</t>
+  </si>
+  <si>
+    <t>4254</t>
+  </si>
+  <si>
+    <t>The Turd Burglar</t>
+  </si>
+  <si>
+    <t>4256</t>
+  </si>
+  <si>
+    <t>Hydro-Vac Inc</t>
+  </si>
+  <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>4252</t>
+  </si>
+  <si>
+    <t>4253</t>
+  </si>
+  <si>
+    <t>Nitti Sanitation</t>
+  </si>
+  <si>
+    <t>Rosemount</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fricke Environmental Co </t>
+  </si>
+  <si>
+    <t xml:space="preserve">United Rentals (North America) Inc </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marc Meyer Enterprises LLC </t>
+  </si>
+  <si>
+    <t>651-491-9341</t>
+  </si>
+  <si>
+    <t>952-469-5434</t>
+  </si>
+  <si>
+    <t>651-280-4771</t>
+  </si>
+  <si>
+    <t>651-430-3488</t>
+  </si>
+  <si>
+    <t>651-457-7497</t>
+  </si>
+  <si>
+    <t>Commercial Plumbing &amp; Heating Inc</t>
+  </si>
+  <si>
+    <t>651-464-2988</t>
+  </si>
+  <si>
+    <t>Apostle Septic Service</t>
+  </si>
+  <si>
+    <t>Houlton</t>
+  </si>
+  <si>
+    <t>MS Excavating</t>
+  </si>
+  <si>
+    <t>New Prague</t>
+  </si>
+  <si>
+    <t>EcoSense Septic Services LLC</t>
+  </si>
+  <si>
+    <t>Welch</t>
+  </si>
+  <si>
+    <t>715-497-5929</t>
+  </si>
+  <si>
+    <t>507-744-2045</t>
+  </si>
+  <si>
+    <t>612-201-5217</t>
+  </si>
+  <si>
+    <t>Bay West LLC</t>
+  </si>
+  <si>
+    <t>St Paul</t>
+  </si>
+  <si>
+    <t>Thumann Construction LLC</t>
+  </si>
+  <si>
+    <t>800-279-0456</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
     <t>Town and Country Sanitary Sewer Service LLC</t>
-  </si>
-[...142 lines deleted...]
-    <t>800-279-0456</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF005DAA"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FFED0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1" tint="0.249977111117893"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF005DAA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF0070C0"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color rgb="FF0070C0"/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-        <color theme="3"/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Explanatory Text" xfId="1" builtinId="53"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-        <color theme="1" tint="0.249977111117893"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="top" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" wrapText="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...16 lines deleted...]
-        <color theme="1" tint="0.249977111117893"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...65 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
-        <top/>
-        <bottom/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-        <color theme="1" tint="0.249977111117893"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF005DAA"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
       <border diagonalUp="0" diagonalDown="0">
-        <left style="thin">
-[...7 lines deleted...]
-        </vertical>
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
@@ -1405,64 +1594,67 @@
       <rgbColor rgb="0000CCFF"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00999999"/>
     </indexedColors>
+    <mruColors>
+      <color rgb="FF005DAA"/>
+    </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>884752</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>676275</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1037" name="Picture 1" descr="&quot;Metropolitan Council Logo&quot;">
           <a:extLst>
@@ -1560,84 +1752,84 @@
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The following is a listing of Liquid Waste Haulers provided by Metropolitan Council Environmental Services for Industrial Users of the public sewers. These haulers hold a Met Council Liquid Waste Hauler Permit to dispose of liquid waste at approved disposal sites. This is not an endorsement of any of the listed businesses. Industrial Users are advised to evaluate the services provided by a hauler and ensure disposal methods for waste generated by your business comply with Federal, State, and Local regulations, including the Met Council Waste Discharge Rules.  </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:F89" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" tableBorderDxfId="6" headerRowCellStyle="Heading 2">
-[...3 lines deleted...]
-    <sortCondition ref="B4:B89"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:F88" totalsRowShown="0" headerRowDxfId="10" dataDxfId="0" headerRowBorderDxfId="8" tableBorderDxfId="9" totalsRowBorderDxfId="7" headerRowCellStyle="Heading 2">
+  <autoFilter ref="A3:F88" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F88">
+    <sortCondition ref="C4:C88"/>
+    <sortCondition ref="B4:B88"/>
   </sortState>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Permit" dataDxfId="5" dataCellStyle="Normal"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{C0FBB75A-D59C-44B4-B89B-CD56101C8176}" name="Grease Trap Service" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Permit" dataDxfId="6" dataCellStyle="Normal"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Company" dataDxfId="5" dataCellStyle="Normal"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Community" dataDxfId="4" dataCellStyle="Normal"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Phone" dataDxfId="3" dataCellStyle="Normal"/>
+    <tableColumn id="4" xr3:uid="{85AED60C-A8E8-42C9-AFE4-7235974AEF5C}" name="Large Volume Tankers" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{C0FBB75A-D59C-44B4-B89B-CD56101C8176}" name="Grease Trap Service" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="List of Liquid Waste Haulers on permit with MCES"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1899,2145 +2091,1868 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K89"/>
+  <dimension ref="A1:K88"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E85" sqref="E85"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.88671875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.77734375" customWidth="1"/>
-    <col min="2" max="2" width="42.6640625" customWidth="1"/>
+    <col min="2" max="2" width="44.44140625" customWidth="1"/>
     <col min="3" max="3" width="18.6640625" customWidth="1"/>
     <col min="4" max="4" width="16.109375" customWidth="1"/>
-    <col min="5" max="5" width="16.77734375" customWidth="1"/>
-    <col min="6" max="6" width="16.5546875" customWidth="1"/>
+    <col min="5" max="5" width="19" customWidth="1"/>
+    <col min="6" max="6" width="19.33203125" customWidth="1"/>
     <col min="12" max="16384" width="6.88671875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="2" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:11" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.4">
+        <v>281</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="66.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="2"/>
       <c r="D2" s="1"/>
     </row>
-    <row r="3" spans="1:11" ht="25.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="F3" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F6" s="13"/>
+    </row>
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+    </row>
+    <row r="8" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+    </row>
+    <row r="9" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+    </row>
+    <row r="10" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+    </row>
+    <row r="11" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+    </row>
+    <row r="12" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="13">
+        <v>4243</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+    </row>
+    <row r="13" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+    </row>
+    <row r="14" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+    </row>
+    <row r="18" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+    </row>
+    <row r="21" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F21" s="13"/>
+    </row>
+    <row r="22" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+    </row>
+    <row r="23" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+    </row>
+    <row r="24" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+    </row>
+    <row r="25" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+    </row>
+    <row r="26" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+    </row>
+    <row r="27" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F27" s="13"/>
+    </row>
+    <row r="28" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+    </row>
+    <row r="29" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F29" s="13"/>
+    </row>
+    <row r="30" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+    </row>
+    <row r="31" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+    </row>
+    <row r="32" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+    </row>
+    <row r="34" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+    </row>
+    <row r="35" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+    </row>
+    <row r="36" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="13">
+        <v>4205</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F37" s="13"/>
+    </row>
+    <row r="38" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F39" s="13"/>
+    </row>
+    <row r="40" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="13">
+        <v>4261</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+    </row>
+    <row r="41" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+    </row>
+    <row r="42" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="E42" s="13"/>
+      <c r="F42" s="13"/>
+    </row>
+    <row r="43" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="13">
+        <v>4258</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+    </row>
+    <row r="45" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F45" s="13"/>
+    </row>
+    <row r="46" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="E46" s="13"/>
+      <c r="F46" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="E47" s="13"/>
+      <c r="F47" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="B48" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F48" s="13"/>
+    </row>
+    <row r="49" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B49" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="D49" s="14" t="s">
+        <v>296</v>
+      </c>
+      <c r="E49" s="13"/>
+      <c r="F49" s="13"/>
+    </row>
+    <row r="50" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B50" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="D50" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="E50" s="13"/>
+      <c r="F50" s="13"/>
+    </row>
+    <row r="51" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="E51" s="13"/>
+      <c r="F51" s="13"/>
+    </row>
+    <row r="52" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+    </row>
+    <row r="53" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="14" t="s">
         <v>279</v>
       </c>
-      <c r="G3" s="3"/>
-[...19 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="D53" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="E53" s="13"/>
+      <c r="F53" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B54" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="E54" s="13"/>
+      <c r="F54" s="13"/>
+    </row>
+    <row r="55" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="E55" s="13"/>
+      <c r="F55" s="13"/>
+    </row>
+    <row r="56" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="E56" s="13"/>
+      <c r="F56" s="13"/>
+    </row>
+    <row r="57" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="D57" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="E57" s="13"/>
+      <c r="F57" s="13"/>
+    </row>
+    <row r="58" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="D58" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="E58" s="13"/>
+      <c r="F58" s="13"/>
+    </row>
+    <row r="59" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B59" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="D59" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F59" s="13"/>
+    </row>
+    <row r="60" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="13">
+        <v>4259</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="E60" s="13"/>
+      <c r="F60" s="13"/>
+    </row>
+    <row r="61" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="B61" s="14" t="s">
         <v>280</v>
       </c>
-      <c r="G4" s="3"/>
-[...118 lines deleted...]
-      <c r="B10" s="11" t="s">
+      <c r="C61" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="D61" s="14" t="s">
         <v>298</v>
       </c>
-      <c r="C10" s="11" t="s">
-[...539 lines deleted...]
-      <c r="B35" s="7" t="s">
+      <c r="E61" s="13"/>
+      <c r="F61" s="13"/>
+    </row>
+    <row r="62" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>194</v>
+      </c>
+      <c r="D62" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="E62" s="13"/>
+      <c r="F62" s="13"/>
+    </row>
+    <row r="63" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="D63" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="E63" s="13"/>
+      <c r="F63" s="13"/>
+    </row>
+    <row r="64" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B64" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="D64" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="E64" s="13"/>
+      <c r="F64" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="B65" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="D65" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E65" s="13"/>
+      <c r="F65" s="13"/>
+    </row>
+    <row r="66" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="B66" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="D66" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="E66" s="13"/>
+      <c r="F66" s="13"/>
+    </row>
+    <row r="67" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="D67" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F67" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="B68" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>218</v>
+      </c>
+      <c r="E68" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F68" s="13"/>
+    </row>
+    <row r="69" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="E69" s="13"/>
+      <c r="F69" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B70" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="D70" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="E70" s="13"/>
+      <c r="F70" s="13"/>
+    </row>
+    <row r="71" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="D71" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="E71" s="13"/>
+      <c r="F71" s="13"/>
+    </row>
+    <row r="72" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="C72" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="D72" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" s="13"/>
+      <c r="F72" s="13"/>
+    </row>
+    <row r="73" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F73" s="13"/>
+    </row>
+    <row r="74" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="E74" s="13"/>
+      <c r="F74" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="C75" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="E75" s="13"/>
+      <c r="F75" s="13"/>
+    </row>
+    <row r="76" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="B76" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="C76" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="E76" s="13"/>
+      <c r="F76" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="C77" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D77" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="E77" s="13"/>
+      <c r="F77" s="13"/>
+    </row>
+    <row r="78" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C78" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="D78" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="E78" s="13"/>
+      <c r="F78" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="B79" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="D79" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="E79" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F79" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="E80" s="13"/>
+      <c r="F80" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="B81" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D81" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="E81" s="13"/>
+      <c r="F81" s="13"/>
+    </row>
+    <row r="82" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D82" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="E82" s="13"/>
+      <c r="F82" s="13"/>
+    </row>
+    <row r="83" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="E83" s="13"/>
+      <c r="F83" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="C84" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="D84" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="E84" s="13"/>
+      <c r="F84" s="13" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="13">
+        <v>4006</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="E85" s="13"/>
+      <c r="F85" s="13"/>
+    </row>
+    <row r="86" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="C86" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="D86" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E86" s="13"/>
+      <c r="F86" s="13"/>
+    </row>
+    <row r="87" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="13">
+        <v>4260</v>
+      </c>
+      <c r="B87" s="15" t="s">
         <v>306</v>
       </c>
-      <c r="C35" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="6" t="s">
+      <c r="C87" s="15" t="s">
         <v>307</v>
       </c>
-      <c r="E35" s="5"/>
-[...535 lines deleted...]
-      <c r="B60" s="7" t="s">
+      <c r="D87" s="15" t="s">
         <v>310</v>
       </c>
-      <c r="C60" s="7" t="s">
-[...516 lines deleted...]
-      <c r="B86" s="11" t="s">
+      <c r="E87" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="F87" s="13"/>
+    </row>
+    <row r="88" spans="1:6" s="6" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="16" t="s">
+        <v>270</v>
+      </c>
+      <c r="B88" s="17" t="s">
+        <v>271</v>
+      </c>
+      <c r="C88" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="D88" s="17" t="s">
         <v>269</v>
       </c>
-      <c r="C86" s="11" t="s">
-[...56 lines deleted...]
-      <c r="F89" s="5"/>
+      <c r="E88" s="16"/>
+      <c r="F88" s="16"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:L89">
-[...1 lines deleted...]
-    <sortCondition ref="I4:I89"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:L88">
+    <sortCondition ref="J4:J88"/>
+    <sortCondition ref="I4:I88"/>
   </sortState>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.5" header="0" footer="0.25"/>
   <pageSetup fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;K01+049MCES Liquid Waste Hauler Permittee List&amp;R&amp;K01+049Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="A4:F85 A87:F88 A86 C86:F86" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DE9114A9D0DECB469CD3434F7556ACE4" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e25921b001afb36b01e07ea0ccbe0ef0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xmlns:ns3="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7fd2e92025917e6452056e6789749a12" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7f0ffc36-a9af-4332-beee-56f6503c83c2" ContentTypeId="0x0101" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" xsi:nil="true"/>
+    <PermitType xmlns="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xsi:nil="true"/>
+    <TopicArea xmlns="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62120a19-a38a-4c78-8e86-03b65bdcf4fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">Y25ARKAS7VEQ-887797402-4359</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">
+      <Url>https://metcmn.sharepoint.com/sites/IWPPTeam/_layouts/15/DocIdRedir.aspx?ID=Y25ARKAS7VEQ-887797402-4359</Url>
+      <Description>Y25ARKAS7VEQ-887797402-4359</Description>
+    </_dlc_DocIdUrl>
+    <UpgradeAction xmlns="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DE9114A9D0DECB469CD3434F7556ACE4" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="20d2f2f649b24aa4880afb68f2a4981e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xmlns:ns3="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xmlns:ns4="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe9de7abcbdfe22dcf86ea22178937ce" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
     <xsd:import namespace="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
     <xsd:import namespace="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:UpgradeAction" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:PermitType" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:TopicArea" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4433a5dd-39bc-449d-9bdb-d12a6a13611b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="UpgradeAction" ma:index="8" nillable="true" ma:displayName="UpgradeAction" ma:default="" ma:format="Dropdown" ma:internalName="UpgradeAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Primary MetNet site"/>
+          <xsd:enumeration value="Team Site"/>
+          <xsd:enumeration value="Archive"/>
+          <xsd:enumeration value="Dispose"/>
+          <xsd:enumeration value="Alternate MetNet Site"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62120a19-a38a-4c78-8e86-03b65bdcf4fa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PermitType" ma:index="17" nillable="true" ma:displayName="Permit Type" ma:format="Dropdown" ma:internalName="PermitType">
+    <xsd:element name="PermitType" ma:index="14" nillable="true" ma:displayName="Permit Type" ma:format="Dropdown" ma:internalName="PermitType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Standard"/>
           <xsd:enumeration value="Special Discharges"/>
           <xsd:enumeration value="Liquid Waste Haulers (LWH)"/>
           <xsd:enumeration value="Microbreweries"/>
           <xsd:enumeration value="Water Treatment Plants"/>
           <xsd:enumeration value="Hospitals"/>
           <xsd:enumeration value="Sewer Cleaning Haulers"/>
           <xsd:enumeration value="Zero Discharge CIUs"/>
           <xsd:enumeration value="Dental Clinics"/>
           <xsd:enumeration value="Special approvals"/>
           <xsd:enumeration value="IWPP INFO Links"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Year" ma:index="18" nillable="true" ma:displayName="Updated" ma:format="Dropdown" ma:internalName="Year">
-[...6 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7f0ffc36-a9af-4332-beee-56f6503c83c2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7f0ffc36-a9af-4332-beee-56f6503c83c2" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="23" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="24" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TopicArea" ma:index="26" nillable="true" ma:displayName="Topic Area" ma:format="Dropdown" ma:internalName="TopicArea">
+    <xsd:element name="TopicArea" ma:index="22" nillable="true" ma:displayName="Topic Area" ma:format="Dropdown" ma:indexed="true" ma:internalName="TopicArea">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="-"/>
           <xsd:enumeration value="Compliance"/>
           <xsd:enumeration value="Field Monitoring Sampling"/>
           <xsd:enumeration value="Inspection"/>
           <xsd:enumeration value="Inquiry Spill Incident"/>
           <xsd:enumeration value="Permit"/>
           <xsd:enumeration value="Site Facility"/>
           <xsd:enumeration value="SMR"/>
           <xsd:enumeration value="Waste"/>
+          <xsd:enumeration value="Rates and Fees"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocId" ma:index="14" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{88db3388-4c14-47cd-8e5a-9eb2de6408d3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="15" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="16" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4095,235 +4010,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...76 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A3E6CD-B14F-4E91-8AF2-7CAFA5956B59}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{111CBD5E-1CF1-4BBF-9497-43A2BE107A87}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF0B6FA-70EF-4B08-B602-05BD3209D453}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3FB681-F97A-4D01-ABB3-DFA157582373}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89E67C52-DD59-4CE5-93A0-7BC768F5C0E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3FB681-F97A-4D01-ABB3-DFA157582373}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF0B6FA-70EF-4B08-B602-05BD3209D453}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950B54EE-01DB-42EF-A53E-7AA32D5A4CBE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
+    <ds:schemaRef ds:uri="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
+    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LWH Permits</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Metropolitan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Permitted Haulers with Grease Services for Industrial Users</dc:title>
+  <dc:title>LWH Permit List for Industrial Users</dc:title>
   <dc:subject>Permit</dc:subject>
   <dc:creator/>
   <cp:keywords>Liquid Waste Hauler Discharge wastewater</cp:keywords>
-  <dc:description>Dec 2025</dc:description>
+  <dc:description>April 2026</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>LWH</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Business Objects Context Information">
     <vt:lpwstr>0182E8FE4AC65DE4332D73C5100B6B5D04ECE8D990A406A8A85064438EB749889993482AC81A58F9E4911325EB800E5C58E8E620D41E2338F98217750E198B6C9BF6E632C309FAC065F6523F597A0342DD731460951516D3D93951A293C3E9DB6565DDA72B8E27C13431A55BEB9E3DE027C35012BBD15DB4632EB47F1D4708A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Business Objects Context Information1">
     <vt:lpwstr>D6816A46CE0397E0D268DABA0E759249308F8739B15BEA1F4F1E17C5C8C81493D0D2B07156B00418C8FAA4337895BFA1AFF2352B5A7ADD917B3D44AA6CC19F82CC7B61750DEAF8112BD2AA64DDCD19D0F69C736F4B0CF0F4DE1B85DF2CBCA1342329F6E91358A0AE2CEA10F074132BEEC98ED7B4299AD862122361604012ECF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Business Objects Context Information2">
     <vt:lpwstr>DCE8F0039F2F45C68B435461C93B5C501966E203BA430B4715AFC67429F5DA65676ABC260F7B1658926A696275BEC3AFE8317D9DD9AB3BC459DE5038E8DCDB9F3E287C8B34DED593D6AA643F5AC6884AA4A7D298E94A1D99BA92867DD73EEA1602B83D82D21AA5E4D81744AE183B6D401697B139B83DBF20086A3963A71FF02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Business Objects Context Information3">
     <vt:lpwstr>3246FDD6D55F00C43E2A6620D49C9A335E84127A9F67D5DBD10E75F5FED769772636C97726F1DF4A581441D0B8E30761D000896F3E6DE0D5929256EDE6BE42C8F2179E761000599DF459B522329EFD21434636653228D6DA05A253EFD8C95F1D4EA0916A3A934451FB99709292A816207376B7FFA9DD02CA9F82A7920B2453F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Objects Context Information4">
     <vt:lpwstr>4A04281FFCDAABCBD4F3F0AAA6C32A108BB1A2EC4C276344A1339A669301D066EAFEE0AEA7CD758363C88B07BF9C8ABAC0D9880FE9F4100D6D5DF11709130ABEF59DBFF6CE41F736A9E5BE3F26F5D13734C80E306484608907925242FC9E3FBE52DFEE328316CAB16C333D7B9F8D9B1194F5D6BC9C20D078EC872C4CEEFE661</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Business Objects Context Information5">
     <vt:lpwstr>6D4A970A8C228E85D790426B165675F05A20B12BE21DB4954A86767C35D7EAE8B861B2511155B02A01FCC2521E1AE3122FEC41CDAA310B36C49F6D3C621CA572006795AFA31A70DC8EAFB231012F285420CB9CD4522B458BF0233288D03B7071910D3A908A2FE310302D85FE0994257D01BCF25DDB4EB2A114BF674E945A439</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Business Objects Context Information6">
     <vt:lpwstr>9944D6CB9D64A2106F693DB16C6B536D8D37F850AA8B0FA18170ED3DA8A51712C428EB3174142D8C8E9CA931722F1E0EF7E9F95AD7718C7ABACE1560212987A61AB65EA3281583A3C4BF4AA43D00515EE520748B7F3540670A4817AEB5A436A7254CEFB1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x010100DE9114A9D0DECB469CD3434F7556ACE4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>43fcc6cf-4d7f-4721-9044-c5dadafdb859</vt:lpwstr>
+    <vt:lpwstr>8172386d-8423-4608-883c-03d98702c0f4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>