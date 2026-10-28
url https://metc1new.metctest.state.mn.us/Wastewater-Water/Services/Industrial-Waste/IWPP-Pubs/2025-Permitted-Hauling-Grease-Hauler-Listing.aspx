--- v1 (2026-07-10)
+++ v2 (2026-10-28)
@@ -7,86 +7,86 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://metcmn.sharepoint.com/sites/IWPPTeam/Shared Documents/General/Communications/Website/Listings-PermitLabHauler/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="89" documentId="8_{A639D9FC-77C4-42BD-85CE-1101EEA2F51C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9E02722F-D4B3-4CBF-8CA3-051127BD5643}"/>
+  <xr:revisionPtr revIDLastSave="62" documentId="8_{B5DC67DF-8D6A-47CB-B9CB-8E86876CDC5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4B74269F-3D6A-4907-BB52-7D1F39F89344}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LWH Permits" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="332">
   <si>
     <t>Permit</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Community</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>Meyer Sewer Service Inc</t>
   </si>
   <si>
     <t>Afton</t>
   </si>
   <si>
     <t>651-459-0162</t>
   </si>
   <si>
@@ -113,53 +113,50 @@
   <si>
     <t>Austin Inc Co LLC</t>
   </si>
   <si>
     <t>Albany</t>
   </si>
   <si>
     <t>320-845-6464</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>Tiger Excavating Inc</t>
   </si>
   <si>
     <t>Anoka</t>
   </si>
   <si>
     <t>763-213-8235</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>OSI Environmental Inc</t>
-[...1 lines deleted...]
-  <si>
     <t>800-628-7657</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>Balaton</t>
   </si>
   <si>
     <t>507-734-4661</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>Wruck Sewer and Portable Rentals LLC</t>
   </si>
   <si>
     <t>Becker</t>
   </si>
   <si>
     <t>320-761-0413</t>
   </si>
   <si>
     <t>4142</t>
@@ -311,62 +308,53 @@
   <si>
     <t>763-972-2420</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>Hydro-Klean LLC dba HK Solutions Group</t>
   </si>
   <si>
     <t>Des Moines</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>Clean Harbors Environmental Services</t>
   </si>
   <si>
     <t>Eagan</t>
   </si>
   <si>
     <t>507-263-0200</t>
   </si>
   <si>
-    <t>4144</t>
-[...4 lines deleted...]
-  <si>
     <t>Elk River</t>
   </si>
   <si>
-    <t>763-441-2119</t>
-[...1 lines deleted...]
-  <si>
     <t>4145</t>
   </si>
   <si>
     <t>Morrell Enterprises LP</t>
   </si>
   <si>
     <t>763-241-7200</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>Elite Sanitation</t>
   </si>
   <si>
     <t>763-241-2197</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>Rock Leaf Water Environmental LLC</t>
   </si>
   <si>
     <t>833-762-5532</t>
@@ -473,53 +461,50 @@
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>Kothrade Sewer Water and Excavating Inc</t>
   </si>
   <si>
     <t>763-498-8702</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>Schlomka Services LLC</t>
   </si>
   <si>
     <t>Hastings</t>
   </si>
   <si>
     <t>651-459-3718</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>BFI/Pine Bend Landfill (4034)</t>
-[...1 lines deleted...]
-  <si>
     <t>Inver Grove Heights</t>
   </si>
   <si>
     <t>952-450-2153</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>Schlomka's Vac Truck Service Inc</t>
   </si>
   <si>
     <t>651-437-7284</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>Goliath Hydro-Vac Inc</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>612-727-3444</t>
@@ -584,62 +569,53 @@
   <si>
     <t>763-479-1797</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>Septic Check</t>
   </si>
   <si>
     <t>Milaca</t>
   </si>
   <si>
     <t>320-983-2447</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>Apple Septic Services Inc</t>
   </si>
   <si>
     <t>763-274-0217</t>
   </si>
   <si>
-    <t>4248</t>
-[...4 lines deleted...]
-  <si>
     <t>Minneapolis</t>
   </si>
   <si>
-    <t>612-788-5454</t>
-[...1 lines deleted...]
-  <si>
     <t>4226</t>
   </si>
   <si>
     <t>East Central Solid Waste Commission</t>
   </si>
   <si>
     <t>Mora</t>
   </si>
   <si>
     <t>320-679-4930</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>Ultimate Drain Service Inc</t>
   </si>
   <si>
     <t>651-451-6001</t>
   </si>
   <si>
     <t>North Branch</t>
   </si>
   <si>
     <t>4112</t>
@@ -842,53 +818,50 @@
   <si>
     <t>St Francis</t>
   </si>
   <si>
     <t>763-286-1815</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>Duane's Septic Service</t>
   </si>
   <si>
     <t>St Michael</t>
   </si>
   <si>
     <t>763-497-2764</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>Velocity Drain Service Inc</t>
   </si>
   <si>
-    <t>320-237-2329</t>
-[...1 lines deleted...]
-  <si>
     <t>4113</t>
   </si>
   <si>
     <t>Webster Township</t>
   </si>
   <si>
     <t>952-652-2929</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>Casper's Excavating Inc</t>
   </si>
   <si>
     <t>Wyoming</t>
   </si>
   <si>
     <t>Grease Trap Service</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Large Volume Tankers</t>
@@ -920,201 +893,271 @@
   <si>
     <t>The Turd Burglar</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>Hydro-Vac Inc</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>Nitti Sanitation</t>
   </si>
   <si>
     <t>Rosemount</t>
   </si>
   <si>
-    <t xml:space="preserve">Fricke Environmental Co </t>
-[...7 lines deleted...]
-  <si>
     <t>651-491-9341</t>
   </si>
   <si>
     <t>952-469-5434</t>
   </si>
   <si>
     <t>651-280-4771</t>
   </si>
   <si>
     <t>651-430-3488</t>
   </si>
   <si>
     <t>651-457-7497</t>
   </si>
   <si>
     <t>Commercial Plumbing &amp; Heating Inc</t>
   </si>
   <si>
     <t>651-464-2988</t>
   </si>
   <si>
     <t>Apostle Septic Service</t>
   </si>
   <si>
     <t>Houlton</t>
   </si>
   <si>
-    <t>MS Excavating</t>
-[...1 lines deleted...]
-  <si>
     <t>New Prague</t>
   </si>
   <si>
     <t>EcoSense Septic Services LLC</t>
   </si>
   <si>
     <t>Welch</t>
   </si>
   <si>
     <t>715-497-5929</t>
   </si>
   <si>
     <t>507-744-2045</t>
   </si>
   <si>
     <t>612-201-5217</t>
   </si>
   <si>
     <t>Bay West LLC</t>
   </si>
   <si>
     <t>St Paul</t>
   </si>
   <si>
     <t>Thumann Construction LLC</t>
   </si>
   <si>
     <t>800-279-0456</t>
   </si>
   <si>
-    <t>April 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Town and Country Sanitary Sewer Service LLC</t>
+  </si>
+  <si>
+    <t>GFL Environmental Services USA LLC</t>
+  </si>
+  <si>
+    <t>Fricke Environmental Co DBA Enviro Pump Plus</t>
+  </si>
+  <si>
+    <t>4243</t>
+  </si>
+  <si>
+    <t>4205</t>
+  </si>
+  <si>
+    <t>4261</t>
+  </si>
+  <si>
+    <t>507-259-7193</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>Avery Companies Inc</t>
+  </si>
+  <si>
+    <t>612-400-2349</t>
+  </si>
+  <si>
+    <t>4259</t>
+  </si>
+  <si>
+    <t>MS Excavating Inc</t>
+  </si>
+  <si>
+    <t>Marc Meyer Enterprises LLC dba Ron's Sewer Service</t>
+  </si>
+  <si>
+    <t>612-822-5345</t>
+  </si>
+  <si>
+    <t>763-262-0214</t>
+  </si>
+  <si>
+    <t>4006</t>
+  </si>
+  <si>
+    <t>4264</t>
+  </si>
+  <si>
+    <t>Carl Bolander and Sons LLC</t>
+  </si>
+  <si>
+    <t>4260</t>
+  </si>
+  <si>
+    <t>763-434-3618</t>
+  </si>
+  <si>
+    <t>United Rentals Inc DBA Reliable Onsite Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BFI/Pine Bend Landfill </t>
+  </si>
+  <si>
+    <t>651-224-6299</t>
+  </si>
+  <si>
+    <t>Namboy Portable Toilet LLC</t>
+  </si>
+  <si>
+    <t>Columbia Heights</t>
+  </si>
+  <si>
+    <t>612-517-5770</t>
+  </si>
+  <si>
+    <t>C and S Lund Trucking</t>
+  </si>
+  <si>
+    <t>507-627-5324</t>
+  </si>
+  <si>
+    <t>August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF005DAA"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005DAA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
@@ -1201,123 +1244,101 @@
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Explanatory Text" xfId="1" builtinId="53"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="11">
-    <dxf>
-[...20 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1" tint="4.9989318521683403E-2"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
@@ -1498,75 +1519,95 @@
     <dxf>
       <border>
         <bottom style="medium">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="center" textRotation="0" wrapText="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF005DAA"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="1"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
@@ -1773,63 +1814,62 @@
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The following is a listing of Liquid Waste Haulers provided by Metropolitan Council Environmental Services for Industrial Users of the public sewers. These haulers hold a Met Council Liquid Waste Hauler Permit to dispose of liquid waste at approved disposal sites. This is not an endorsement of any of the listed businesses. Industrial Users are advised to evaluate the services provided by a hauler and ensure disposal methods for waste generated by your business comply with Federal, State, and Local regulations, including the Met Council Waste Discharge Rules.  </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:F88" totalsRowShown="0" headerRowDxfId="10" dataDxfId="0" headerRowBorderDxfId="8" tableBorderDxfId="9" totalsRowBorderDxfId="7" headerRowCellStyle="Heading 2">
-[...3 lines deleted...]
-    <sortCondition ref="B4:B88"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:F90" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9" headerRowBorderDxfId="7" tableBorderDxfId="8" totalsRowBorderDxfId="6" headerRowCellStyle="Heading 2">
+  <autoFilter ref="A3:F90" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F90">
+    <sortCondition ref="C3:C90"/>
   </sortState>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Permit" dataDxfId="6" dataCellStyle="Normal"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{C0FBB75A-D59C-44B4-B89B-CD56101C8176}" name="Grease Trap Service" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Permit" dataDxfId="5" dataCellStyle="Normal"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Company" dataDxfId="4" dataCellStyle="Normal"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Community" dataDxfId="3" dataCellStyle="Normal"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Phone" dataDxfId="2" dataCellStyle="Normal"/>
+    <tableColumn id="4" xr3:uid="{85AED60C-A8E8-42C9-AFE4-7235974AEF5C}" name="Large Volume Tankers" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{C0FBB75A-D59C-44B4-B89B-CD56101C8176}" name="Grease Trap Service" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="List of Liquid Waste Haulers on permit with MCES"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2091,1707 +2131,1732 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K88"/>
+  <dimension ref="A1:K90"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.88671875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.77734375" customWidth="1"/>
-    <col min="2" max="2" width="44.44140625" customWidth="1"/>
+    <col min="2" max="2" width="51.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.6640625" customWidth="1"/>
     <col min="4" max="4" width="16.109375" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="19.33203125" customWidth="1"/>
     <col min="12" max="16384" width="6.88671875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="2" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>272</v>
+      </c>
+      <c r="F1" s="17" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="66.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B2" s="2"/>
       <c r="D2" s="1"/>
     </row>
-    <row r="3" spans="1:6" s="5" customFormat="1" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:6" s="4" customFormat="1" ht="30.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="E3" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F6" s="11"/>
+    </row>
+    <row r="7" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+    </row>
+    <row r="8" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+    </row>
+    <row r="9" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+    </row>
+    <row r="10" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+    </row>
+    <row r="11" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+    </row>
+    <row r="12" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+    </row>
+    <row r="13" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+    </row>
+    <row r="14" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+    </row>
+    <row r="18" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+    </row>
+    <row r="19" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+    </row>
+    <row r="22" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>268</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F22" s="11"/>
+    </row>
+    <row r="23" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+    </row>
+    <row r="24" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
+        <v>4267</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+    </row>
+    <row r="25" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+    </row>
+    <row r="26" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+    </row>
+    <row r="27" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+    </row>
+    <row r="28" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+    </row>
+    <row r="29" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F29" s="11"/>
+    </row>
+    <row r="30" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+    </row>
+    <row r="31" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F31" s="11"/>
+    </row>
+    <row r="32" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+    </row>
+    <row r="34" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+    </row>
+    <row r="35" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+    </row>
+    <row r="36" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F37" s="11"/>
+    </row>
+    <row r="38" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F39" s="11"/>
+    </row>
+    <row r="40" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+    </row>
+    <row r="41" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+    </row>
+    <row r="42" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="B42" s="12" t="s">
         <v>275</v>
       </c>
-      <c r="F3" s="10" t="s">
-[...109 lines deleted...]
-      <c r="B10" s="14" t="s">
+      <c r="C42" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+    </row>
+    <row r="43" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+    </row>
+    <row r="45" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F45" s="11"/>
+    </row>
+    <row r="46" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E48" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F48" s="11"/>
+    </row>
+    <row r="49" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+    </row>
+    <row r="50" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+    </row>
+    <row r="51" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+    </row>
+    <row r="52" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+    </row>
+    <row r="53" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="E54" s="11"/>
+      <c r="F54" s="11"/>
+    </row>
+    <row r="55" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="E55" s="11"/>
+      <c r="F55" s="11"/>
+    </row>
+    <row r="56" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+    </row>
+    <row r="57" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+    </row>
+    <row r="58" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+    </row>
+    <row r="59" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F59" s="11"/>
+    </row>
+    <row r="60" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="C60" s="13" t="s">
         <v>292</v>
       </c>
-      <c r="C10" s="14" t="s">
-[...136 lines deleted...]
-      <c r="D18" s="14" t="s">
+      <c r="D60" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="E60" s="11"/>
+      <c r="F60" s="11"/>
+    </row>
+    <row r="61" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+    </row>
+    <row r="62" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+    </row>
+    <row r="63" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="E63" s="11"/>
+      <c r="F63" s="11"/>
+    </row>
+    <row r="64" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64" s="11"/>
+      <c r="F64" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="E65" s="11"/>
+      <c r="F65" s="11"/>
+    </row>
+    <row r="66" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="E66" s="11"/>
+      <c r="F66" s="11"/>
+    </row>
+    <row r="67" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="11">
+        <v>4078</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="E67" s="11"/>
+      <c r="F67" s="11"/>
+    </row>
+    <row r="68" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F68" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F69" s="11"/>
+    </row>
+    <row r="70" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="11"/>
+      <c r="F70" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="E71" s="11"/>
+      <c r="F71" s="11"/>
+    </row>
+    <row r="72" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+    </row>
+    <row r="73" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+    </row>
+    <row r="74" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F74" s="11"/>
+    </row>
+    <row r="75" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="E75" s="11"/>
+      <c r="F75" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="E76" s="11"/>
+      <c r="F76" s="11"/>
+    </row>
+    <row r="77" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="E77" s="11"/>
+      <c r="F77" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="E78" s="11"/>
+      <c r="F78" s="11"/>
+    </row>
+    <row r="79" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E18" s="13"/>
-[...296 lines deleted...]
-      <c r="D36" s="14" t="s">
+      <c r="B79" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>316</v>
+      </c>
+      <c r="E79" s="11"/>
+      <c r="F79" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="E81" s="11"/>
+      <c r="F81" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="E82" s="11"/>
+      <c r="F82" s="11"/>
+    </row>
+    <row r="83" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="E83" s="11"/>
+      <c r="F83" s="11"/>
+    </row>
+    <row r="84" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="E84" s="11"/>
+      <c r="F84" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="E85" s="11"/>
+      <c r="F85" s="11" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D86" s="13" t="s">
         <v>301</v>
       </c>
-      <c r="E36" s="13"/>
-[...126 lines deleted...]
-      <c r="B44" s="15" t="s">
+      <c r="E86" s="11"/>
+      <c r="F86" s="11"/>
+    </row>
+    <row r="87" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="E87" s="11"/>
+      <c r="F87" s="11"/>
+    </row>
+    <row r="88" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="B88" s="13" t="s">
         <v>302</v>
       </c>
-      <c r="C44" s="15" t="s">
-[...132 lines deleted...]
-      <c r="B52" s="14" t="s">
+      <c r="C88" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="D88" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="11"/>
+      <c r="F88" s="11"/>
+    </row>
+    <row r="89" spans="1:6" s="5" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="14" t="s">
+        <v>321</v>
+      </c>
+      <c r="B89" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="C52" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="14" t="s">
+      <c r="C89" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="D89" s="15" t="s">
         <v>297</v>
       </c>
-      <c r="E52" s="13"/>
-[...514 lines deleted...]
-      <c r="B83" s="14" t="s">
+      <c r="E89" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="F89" s="11"/>
+    </row>
+    <row r="90" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="11" t="s">
         <v>261</v>
       </c>
-      <c r="C83" s="14" t="s">
+      <c r="B90" s="13" t="s">
         <v>262</v>
       </c>
-      <c r="D83" s="14" t="s">
-[...17 lines deleted...]
-      <c r="D84" s="14" t="s">
+      <c r="C90" s="13" t="s">
         <v>263</v>
       </c>
-      <c r="E84" s="13"/>
-[...68 lines deleted...]
-      <c r="F88" s="16"/>
+      <c r="D90" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="E90" s="11"/>
+      <c r="F90" s="11"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:L88">
-[...1 lines deleted...]
-    <sortCondition ref="I4:I88"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H4:L89">
+    <sortCondition ref="J4:J89"/>
+    <sortCondition ref="I4:I89"/>
   </sortState>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.5" header="0" footer="0.25"/>
-  <pageSetup fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="71" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;K01+049MCES Liquid Waste Hauler Permittee List&amp;R&amp;K01+049Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" xsi:nil="true"/>
     <PermitType xmlns="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xsi:nil="true"/>
     <TopicArea xmlns="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62120a19-a38a-4c78-8e86-03b65bdcf4fa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <_dlc_DocId xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">Y25ARKAS7VEQ-887797402-4359</_dlc_DocId>
+    <_dlc_DocId xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">Y25ARKAS7VEQ-887797402-4817</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">
-      <Url>https://metcmn.sharepoint.com/sites/IWPPTeam/_layouts/15/DocIdRedir.aspx?ID=Y25ARKAS7VEQ-887797402-4359</Url>
-      <Description>Y25ARKAS7VEQ-887797402-4359</Description>
+      <Url>https://metcmn.sharepoint.com/sites/IWPPTeam/_layouts/15/DocIdRedir.aspx?ID=Y25ARKAS7VEQ-887797402-4817</Url>
+      <Description>Y25ARKAS7VEQ-887797402-4817</Description>
     </_dlc_DocIdUrl>
     <UpgradeAction xmlns="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xmlns:ns3="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xmlns:ns4="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe9de7abcbdfe22dcf86ea22178937ce" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DE9114A9D0DECB469CD3434F7556ACE4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1600f06af841bec9127ca58fe492344c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xmlns:ns3="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xmlns:ns4="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="826daa3acd4304f27d3d24728b39845e" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
     <xsd:import namespace="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
     <xsd:import namespace="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UpgradeAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:PermitType" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:TopicArea" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4433a5dd-39bc-449d-9bdb-d12a6a13611b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="UpgradeAction" ma:index="8" nillable="true" ma:displayName="UpgradeAction" ma:default="" ma:format="Dropdown" ma:internalName="UpgradeAction">
+    <xsd:element name="UpgradeAction" ma:index="8" nillable="true" ma:displayName="UpgradeAction" ma:format="Dropdown" ma:internalName="UpgradeAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
-          <xsd:enumeration value="Primary MetNet site"/>
+          <xsd:enumeration value="MetNet"/>
           <xsd:enumeration value="Team Site"/>
           <xsd:enumeration value="Archive"/>
           <xsd:enumeration value="Dispose"/>
-          <xsd:enumeration value="Alternate MetNet Site"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62120a19-a38a-4c78-8e86-03b65bdcf4fa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PermitType" ma:index="14" nillable="true" ma:displayName="Permit Type" ma:format="Dropdown" ma:internalName="PermitType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
@@ -4010,167 +4075,173 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7f0ffc36-a9af-4332-beee-56f6503c83c2" ContentTypeId="0x0101" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3FB681-F97A-4D01-ABB3-DFA157582373}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89E67C52-DD59-4CE5-93A0-7BC768F5C0E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF0B6FA-70EF-4B08-B602-05BD3209D453}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
     <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{950B54EE-01DB-42EF-A53E-7AA32D5A4CBE}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E8A50A7-F566-45E1-B008-0968E03B012C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
     <ds:schemaRef ds:uri="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
     <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{111CBD5E-1CF1-4BBF-9497-43A2BE107A87}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LWH Permits</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Metropolitan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LWH Permit List for Industrial Users</dc:title>
   <dc:subject>Permit</dc:subject>
   <dc:creator/>
   <cp:keywords>Liquid Waste Hauler Discharge wastewater</cp:keywords>
-  <dc:description>April 2026</dc:description>
+  <dc:description>August 2026</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>LWH</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Business Objects Context Information">
     <vt:lpwstr>0182E8FE4AC65DE4332D73C5100B6B5D04ECE8D990A406A8A85064438EB749889993482AC81A58F9E4911325EB800E5C58E8E620D41E2338F98217750E198B6C9BF6E632C309FAC065F6523F597A0342DD731460951516D3D93951A293C3E9DB6565DDA72B8E27C13431A55BEB9E3DE027C35012BBD15DB4632EB47F1D4708A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Business Objects Context Information1">
     <vt:lpwstr>D6816A46CE0397E0D268DABA0E759249308F8739B15BEA1F4F1E17C5C8C81493D0D2B07156B00418C8FAA4337895BFA1AFF2352B5A7ADD917B3D44AA6CC19F82CC7B61750DEAF8112BD2AA64DDCD19D0F69C736F4B0CF0F4DE1B85DF2CBCA1342329F6E91358A0AE2CEA10F074132BEEC98ED7B4299AD862122361604012ECF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Business Objects Context Information2">
     <vt:lpwstr>DCE8F0039F2F45C68B435461C93B5C501966E203BA430B4715AFC67429F5DA65676ABC260F7B1658926A696275BEC3AFE8317D9DD9AB3BC459DE5038E8DCDB9F3E287C8B34DED593D6AA643F5AC6884AA4A7D298E94A1D99BA92867DD73EEA1602B83D82D21AA5E4D81744AE183B6D401697B139B83DBF20086A3963A71FF02</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Business Objects Context Information3">
     <vt:lpwstr>3246FDD6D55F00C43E2A6620D49C9A335E84127A9F67D5DBD10E75F5FED769772636C97726F1DF4A581441D0B8E30761D000896F3E6DE0D5929256EDE6BE42C8F2179E761000599DF459B522329EFD21434636653228D6DA05A253EFD8C95F1D4EA0916A3A934451FB99709292A816207376B7FFA9DD02CA9F82A7920B2453F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Objects Context Information4">
     <vt:lpwstr>4A04281FFCDAABCBD4F3F0AAA6C32A108BB1A2EC4C276344A1339A669301D066EAFEE0AEA7CD758363C88B07BF9C8ABAC0D9880FE9F4100D6D5DF11709130ABEF59DBFF6CE41F736A9E5BE3F26F5D13734C80E306484608907925242FC9E3FBE52DFEE328316CAB16C333D7B9F8D9B1194F5D6BC9C20D078EC872C4CEEFE661</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Business Objects Context Information5">
     <vt:lpwstr>6D4A970A8C228E85D790426B165675F05A20B12BE21DB4954A86767C35D7EAE8B861B2511155B02A01FCC2521E1AE3122FEC41CDAA310B36C49F6D3C621CA572006795AFA31A70DC8EAFB231012F285420CB9CD4522B458BF0233288D03B7071910D3A908A2FE310302D85FE0994257D01BCF25DDB4EB2A114BF674E945A439</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Business Objects Context Information6">
     <vt:lpwstr>9944D6CB9D64A2106F693DB16C6B536D8D37F850AA8B0FA18170ED3DA8A51712C428EB3174142D8C8E9CA931722F1E0EF7E9F95AD7718C7ABACE1560212987A61AB65EA3281583A3C4BF4AA43D00515EE520748B7F3540670A4817AEB5A436A7254CEFB1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x010100DE9114A9D0DECB469CD3434F7556ACE4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8172386d-8423-4608-883c-03d98702c0f4</vt:lpwstr>
+    <vt:lpwstr>b21f86ae-4ab1-44ff-b00e-774b04278b4c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>