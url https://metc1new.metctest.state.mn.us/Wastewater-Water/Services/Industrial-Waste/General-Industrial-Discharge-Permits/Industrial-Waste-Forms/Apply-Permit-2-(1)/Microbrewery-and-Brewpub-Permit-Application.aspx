--- v1 (2026-01-19)
+++ v2 (2026-07-08)
@@ -190,80 +190,103 @@
                       <a:ext cx="838835" cy="767080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1EBA93" w14:textId="77777777" w:rsidR="00723188" w:rsidRDefault="00723188"/>
     <w:p w14:paraId="31E873B1" w14:textId="77777777" w:rsidR="00723188" w:rsidRDefault="00723188"/>
-    <w:p w14:paraId="3DAB226B" w14:textId="43FBDD4C" w:rsidR="004D0492" w:rsidRPr="004D0492" w:rsidRDefault="00BB6DBB" w:rsidP="00356EA4">
+    <w:p w14:paraId="3DAB226B" w14:textId="7818E72A" w:rsidR="004D0492" w:rsidRPr="004D0492" w:rsidRDefault="00BB6DBB" w:rsidP="00356EA4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="200" w:after="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Industrial Discharge </w:t>
       </w:r>
       <w:r w:rsidR="00110170">
         <w:t xml:space="preserve">General </w:t>
       </w:r>
       <w:r>
         <w:t>Permit Application</w:t>
       </w:r>
       <w:r w:rsidR="004D0492">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D0492">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004D0492" w:rsidRPr="00B673B5">
+      <w:r w:rsidR="004D0492" w:rsidRPr="78AF4C23">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>For Microbreweries and brewpubs</w:t>
+        <w:t xml:space="preserve">For Microbreweries and </w:t>
+      </w:r>
+      <w:r w:rsidR="4A5ED378" w:rsidRPr="78AF4C23">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0492" w:rsidRPr="78AF4C23">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rewpubs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695449E5" w14:textId="77777777" w:rsidR="00385F5D" w:rsidRDefault="00385F5D" w:rsidP="00CD6C0C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1425,51 +1448,51 @@
       <w:r w:rsidR="00A7492C" w:rsidRPr="00BD6DC3">
         <w:t>that h</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6DC3">
         <w:t xml:space="preserve">ave </w:t>
       </w:r>
       <w:r w:rsidR="00A7492C" w:rsidRPr="00BD6DC3">
         <w:t xml:space="preserve">a discharge other than domestic waste which have </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6DC3">
         <w:t>not applied for a permit?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="5580"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w14:paraId="636A7153" w14:textId="77777777" w:rsidTr="00936135">
+      <w:tr w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w14:paraId="636A7153" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F22C042" w14:textId="77777777" w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w:rsidRDefault="00E03BE4" w:rsidP="00936135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -1566,87 +1589,105 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4974CFE7" w14:textId="77777777" w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w:rsidRDefault="00E03BE4" w:rsidP="00936135">
+          <w:p w14:paraId="4974CFE7" w14:textId="46FB4706" w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w:rsidRDefault="6C458A1A" w:rsidP="00936135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DC058B">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00DC058B">
+            <w:r w:rsidRPr="78AF4C23">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="3229B703" w:rsidRPr="78AF4C23">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78AF4C23">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>, indicate address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="78AF4C23">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2158B6D3" w14:textId="77777777" w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w:rsidRDefault="00E03BE4" w:rsidP="00936135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w14:paraId="2F102E0F" w14:textId="77777777" w:rsidTr="00936135">
+      <w:tr w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w14:paraId="2F102E0F" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="058A7198" w14:textId="77777777" w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w:rsidRDefault="00E03BE4" w:rsidP="00936135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2B349209" w14:textId="77777777" w:rsidR="00E03BE4" w:rsidRPr="00DC058B" w:rsidRDefault="00E03BE4" w:rsidP="00936135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
@@ -2172,75 +2213,75 @@
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="382E4DA1" w14:textId="77777777" w:rsidR="000F56C3" w:rsidRPr="00553775" w:rsidRDefault="000F56C3" w:rsidP="000A42C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10656" w:type="dxa"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="468"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="1078"/>
         <w:gridCol w:w="1350"/>
-        <w:gridCol w:w="1090"/>
-        <w:gridCol w:w="1172"/>
+        <w:gridCol w:w="1185"/>
+        <w:gridCol w:w="1077"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="1173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00252DF4" w:rsidRPr="00DC058B" w14:paraId="3C0F30E2" w14:textId="77777777" w:rsidTr="00342A44">
+      <w:tr w:rsidR="00252DF4" w:rsidRPr="00DC058B" w14:paraId="3C0F30E2" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6364ED8E" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00342A44" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -2278,259 +2319,268 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Hours of operation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C3AC43E" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25877CA1" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Tuesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59C4FAF0" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DBA9D8" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
+          <w:p w14:paraId="74DBA9D8" w14:textId="40B048E8" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="559B6CF0" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC058B">
+            <w:r w:rsidRPr="78AF4C23">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Thursday</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+              <w:t>Thursda</w:t>
+            </w:r>
+            <w:r w:rsidR="4367DB00" w:rsidRPr="78AF4C23">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A0FA973" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Friday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35E45C7F" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Saturday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BD4510" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Sunday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252DF4" w:rsidRPr="00DC058B" w14:paraId="5F9679BA" w14:textId="77777777" w:rsidTr="00B11313">
+      <w:tr w:rsidR="00252DF4" w:rsidRPr="00DC058B" w14:paraId="5F9679BA" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DD31F2D" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -2607,69 +2657,69 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05E77348" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3E5711" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419EECB6" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08EBCB2D" w14:textId="77777777" w:rsidR="00252DF4" w:rsidRPr="00DC058B" w:rsidRDefault="00252DF4" w:rsidP="007D60F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
@@ -3204,75 +3254,75 @@
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14ECB3AA" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00553775" w:rsidRDefault="00B11313" w:rsidP="00B11313">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10656" w:type="dxa"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="468"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="1078"/>
         <w:gridCol w:w="1350"/>
-        <w:gridCol w:w="1090"/>
-        <w:gridCol w:w="1172"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1092"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="1173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="09F79AE5" w14:textId="77777777" w:rsidTr="00AF5D7D">
+      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="09F79AE5" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57B53787" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -3310,259 +3360,268 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Hours of operation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13890F2D" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C17E9B2" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Tuesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C6D1BEC" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D4E06F" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
+          <w:p w14:paraId="50D4E06F" w14:textId="20BE4AC4" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC058B">
+            <w:r w:rsidRPr="78AF4C23">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Thursday</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+              <w:t>Thursda</w:t>
+            </w:r>
+            <w:r w:rsidR="29E7EB8C" w:rsidRPr="78AF4C23">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B2E8E7" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Friday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="179DB2F2" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Saturday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E6BD44" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Sunday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="24483CFC" w14:textId="77777777" w:rsidTr="00AF5D7D">
+      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="24483CFC" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AFDF7B6" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -3639,69 +3698,69 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47982457" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32B6F7E5" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3050E150" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29E07ABA" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
@@ -4224,75 +4283,75 @@
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61AA96C7" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00553775" w:rsidRDefault="00B11313" w:rsidP="00B11313">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10656" w:type="dxa"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="468"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="1078"/>
         <w:gridCol w:w="1350"/>
-        <w:gridCol w:w="1090"/>
-        <w:gridCol w:w="1172"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1092"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="1173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="4A03DE44" w14:textId="77777777" w:rsidTr="00AF5D7D">
+      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="4A03DE44" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68672E83" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -4330,259 +4389,268 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Hours of operation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45637E3D" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14EEBD2F" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Tuesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DC7171" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F8CCD4" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
+          <w:p w14:paraId="14F8CCD4" w14:textId="01791B48" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC058B">
+            <w:r w:rsidRPr="78AF4C23">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Thursday</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+              <w:t>Thursd</w:t>
+            </w:r>
+            <w:r w:rsidR="4B52894D" w:rsidRPr="78AF4C23">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>ay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D68D26" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Friday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CF1C41E" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Saturday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11FDA086" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC058B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Sunday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="26E1966F" w14:textId="77777777" w:rsidTr="00AF5D7D">
+      <w:tr w:rsidR="00B11313" w:rsidRPr="00DC058B" w14:paraId="26E1966F" w14:textId="77777777" w:rsidTr="78AF4C23">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1172A947" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -4659,69 +4727,69 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FECC262" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18EA1FC4" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68D166D6" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44630844" w14:textId="77777777" w:rsidR="00B11313" w:rsidRPr="00DC058B" w:rsidRDefault="00B11313" w:rsidP="00AF5D7D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
@@ -4863,51 +4931,65 @@
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BD6DC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BD6DC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BD6DC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00BD6DC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Yes, the raw materials should be classified as trade secret information.</w:t>
+        <w:t xml:space="preserve"> Yes, the raw materials should be classified as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD6DC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>trade secret</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD6DC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6210"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="1170"/>
       </w:tblGrid>
       <w:tr w:rsidR="00597038" w:rsidRPr="00DC058B" w14:paraId="25CE02AA" w14:textId="77777777" w:rsidTr="000A42C1">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:tblHeader/>
@@ -5807,98 +5889,116 @@
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D084CF3" w14:textId="7BDE9C0B" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00342A44">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Determination Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6FAA" w14:paraId="45186D62" w14:textId="77777777" w:rsidTr="008C6FAA">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B52B4B6" w14:textId="77777777" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
+          <w:p w14:paraId="1B52B4B6" w14:textId="6B59D889" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t>City Water Supply</w:t>
+              <w:t xml:space="preserve">City </w:t>
+            </w:r>
+            <w:r w:rsidR="005B5265">
+              <w:t>w</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ater </w:t>
+            </w:r>
+            <w:r w:rsidR="005B5265">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t>upply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4EEB6DED" w14:textId="77777777" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="38E505B3" w14:textId="3F688D53" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6FAA" w14:paraId="2C7E4DC3" w14:textId="77777777" w:rsidTr="008C6FAA">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55291BC5" w14:textId="77777777" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
+          <w:p w14:paraId="55291BC5" w14:textId="36E85FB8" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Private Well(s)</w:t>
+              <w:t xml:space="preserve">Private </w:t>
+            </w:r>
+            <w:r w:rsidR="005B5265">
+              <w:t>w</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ell(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="251B463C" w14:textId="77777777" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="22623454" w14:textId="12AC8447" w:rsidR="008C6FAA" w:rsidRDefault="008C6FAA" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6247,65 +6347,69 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4A376C53" w14:textId="77777777" w:rsidR="00EF38D1" w:rsidRDefault="00EF38D1" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF38D1" w14:paraId="3BF05B47" w14:textId="77777777" w:rsidTr="00EF38D1">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="775B9FBF" w14:textId="10973D91" w:rsidR="00EF38D1" w:rsidRDefault="00EF38D1" w:rsidP="00BD1838">
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="775B9FBF" w14:textId="13B508C2" w:rsidR="00EF38D1" w:rsidRDefault="00EF38D1" w:rsidP="00BD1838">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
             <w:r>
               <w:t>Off</w:t>
             </w:r>
             <w:r w:rsidR="003B5007">
-              <w:t>-d</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="003135E9">
+              <w:t xml:space="preserve">site </w:t>
+            </w:r>
+            <w:r w:rsidR="003B5007">
+              <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t>isposal</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003B5007">
               <w:t xml:space="preserve"> (including absorption by grain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="110C5422" w14:textId="77777777" w:rsidR="00EF38D1" w:rsidRDefault="00EF38D1" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="210445A4" w14:textId="77777777" w:rsidR="00EF38D1" w:rsidRDefault="00EF38D1" w:rsidP="00BD1838">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
@@ -7345,51 +7449,59 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00BD6DC3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76F99" w:rsidRPr="00BD6DC3">
         <w:t>gallons/year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FD9F98" w14:textId="77777777" w:rsidR="008463F6" w:rsidRPr="00BD6DC3" w:rsidRDefault="008463F6" w:rsidP="001916E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="806"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6DC3">
-        <w:t>Is there a reject waste stream from any of these processes that is discharged to the sanitary sewer?</w:t>
+        <w:t xml:space="preserve">Is there </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD6DC3">
+        <w:t>a reject</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BD6DC3">
+        <w:t xml:space="preserve"> waste stream from any of these processes that is discharged to the sanitary sewer?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE06089" w14:textId="3A88CA49" w:rsidR="008463F6" w:rsidRPr="00BD6DC3" w:rsidRDefault="008463F6" w:rsidP="001916E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6DC3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
@@ -7622,51 +7734,67 @@
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582824">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please list the sources of all industrial waste discharges </w:t>
       </w:r>
       <w:r w:rsidR="0081111B" w:rsidRPr="00582824">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to the sanitary sewer </w:t>
       </w:r>
       <w:r w:rsidRPr="00582824">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">and their estimated percent of the total facility </w:t>
+        <w:t xml:space="preserve">and their estimated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00582824">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>percent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00582824">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the total facility </w:t>
       </w:r>
       <w:r w:rsidR="0081111B" w:rsidRPr="00582824">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>discharge:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="864" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6948"/>
@@ -8550,101 +8678,124 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F06E77" w:rsidRPr="00830895">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F06E77" w:rsidRPr="00830895">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:r w:rsidR="00F06E77" w:rsidRPr="00830895">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7350F542" w14:textId="6032B250" w:rsidR="001916E7" w:rsidRPr="00830895" w:rsidRDefault="00F06E77" w:rsidP="00F06E77">
+    <w:p w14:paraId="7350F542" w14:textId="1F611E57" w:rsidR="001916E7" w:rsidRPr="00830895" w:rsidRDefault="00F06E77" w:rsidP="00F06E77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF25DB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF25DB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">A batch discharge is defined as an infrequent or periodic discharge of industrial waste which includes, but is not limited to the </w:t>
+        <w:t xml:space="preserve">A batch discharge is defined as an infrequent or periodic discharge of industrial waste which </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF25DB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>following:</w:t>
+        <w:t>includes, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DF25DB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spent acid or caustic solutions, spent process solutions, machining coolants, concentrated dead rinses, etc</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> is not limited to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E3ADA" w:rsidRPr="00DF25DB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0119A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF25DB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spent acid or caustic solutions, spent process solutions, machining coolants, concentrated dead rinses</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0119A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DDE8C8" w14:textId="4E981206" w:rsidR="00D55EB0" w:rsidRPr="003C61CB" w:rsidRDefault="00D55EB0" w:rsidP="003C61CB">
+    <w:p w14:paraId="03DDE8C8" w14:textId="09B91C2A" w:rsidR="00D55EB0" w:rsidRPr="003C61CB" w:rsidRDefault="00D55EB0" w:rsidP="003C61CB">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="432" w:firstLine="432"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C61CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00A84E8E" w:rsidRPr="003C61CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -8654,51 +8805,69 @@
       <w:r w:rsidR="00F71520" w:rsidRPr="003C61CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="003C61CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>es, please list</w:t>
       </w:r>
       <w:r w:rsidR="00DC5087" w:rsidRPr="003C61CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in table below</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85267" w:rsidRPr="003C61CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5087" w:rsidRPr="003C61CB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> table below</w:t>
       </w:r>
       <w:r w:rsidRPr="003C61CB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="198" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -9218,103 +9387,110 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="765BC69B" w14:textId="77777777" w:rsidR="00E74F0A" w:rsidRPr="00E74F0A" w:rsidRDefault="00A84E8E" w:rsidP="00E74F0A">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A90186">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E74F0A" w:rsidRPr="00E74F0A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Use a separate sheet if necessary)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC90ADB" w14:textId="77777777" w:rsidR="000046DF" w:rsidRPr="00750C5A" w:rsidRDefault="000046DF" w:rsidP="009C6D27">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00750C5A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Meter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB24FB9" w14:textId="1461D737" w:rsidR="000046DF" w:rsidRDefault="000046DF" w:rsidP="00FF0F7C">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="1EB24FB9" w14:textId="48A11626" w:rsidR="000046DF" w:rsidRDefault="00070B1A" w:rsidP="00070B1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000046DF">
         <w:t>Does this facility have its own incoming water meter</w:t>
       </w:r>
       <w:r w:rsidR="00FF0F7C">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000046DF">
         <w:t xml:space="preserve"> that measure the water usage for only this facility?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A92FB8" w14:textId="77777777" w:rsidR="000046DF" w:rsidRDefault="000046DF" w:rsidP="000046DF">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check43"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
@@ -9332,79 +9508,87 @@
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A987292" w14:textId="77777777" w:rsidR="00DD6036" w:rsidRDefault="00DD6036" w:rsidP="009C6D27">
+    <w:p w14:paraId="2A987292" w14:textId="77777777" w:rsidR="00DD6036" w:rsidRPr="00070B1A" w:rsidRDefault="00DD6036" w:rsidP="009C6D27">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070B1A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Analytical Data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357024E1" w14:textId="77777777" w:rsidR="00DD6036" w:rsidRDefault="00DD6036" w:rsidP="00DD6036">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="357024E1" w14:textId="04C824B1" w:rsidR="00DD6036" w:rsidRDefault="00DD6036" w:rsidP="00070B1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Has any portion of this facility’s wastewater discharge been monitored or analyzed in the past two years?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A439D69" w14:textId="77777777" w:rsidR="00DD6036" w:rsidRDefault="00DD6036" w:rsidP="00DD6036">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="2A439D69" w14:textId="77777777" w:rsidR="00DD6036" w:rsidRDefault="00DD6036" w:rsidP="00A96168">
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check43"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Check43"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
@@ -10564,51 +10748,51 @@
           <w:b w:val="0"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00100C58">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00100C58">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="3F4B0CC1" w14:textId="2D4DE6A1" w:rsidR="000046DF" w:rsidRDefault="00C46B21" w:rsidP="005C6B4E">
+    <w:p w14:paraId="3F4B0CC1" w14:textId="03208EF8" w:rsidR="000046DF" w:rsidRDefault="00C46B21" w:rsidP="005C6B4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00542E19">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Does this facility have a license for the generation, treatment, storage, or disposal of h</w:t>
       </w:r>
       <w:r w:rsidR="00B62B22" w:rsidRPr="00542E19">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
@@ -10633,50 +10817,57 @@
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DD22C4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD22C4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008A3C8E" w:rsidRPr="00542E19">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00826C89">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005B3068" w:rsidRPr="00542E19">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="Check26"/>
       <w:r w:rsidR="005B3068" w:rsidRPr="00542E19">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -11795,521 +11986,647 @@
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Provide current diagram</w:t>
       </w:r>
       <w:r w:rsidR="000E0ED4" w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and schematics on separate sheet(s) indicating the location of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2E034A" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="00A27FF4" w:rsidP="00EC2625">
+    <w:p w14:paraId="4B2E034A" w14:textId="069CA481" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="00A27FF4" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">General areas </w:t>
       </w:r>
       <w:r w:rsidR="001F1106" w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>such as production, offices, warehouses, etc.;</w:t>
+        <w:t xml:space="preserve">such as production, offices, warehouses, </w:t>
+      </w:r>
+      <w:r w:rsidR="00633E53" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F41106A" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="3F41106A" w14:textId="0153894C" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Bulk chemical storage areas (such as: flammables, solvents, oils, acids, caustics, dyes, metal solutions, pe</w:t>
+        <w:t>Bulk chemical storage areas (</w:t>
+      </w:r>
+      <w:r w:rsidR="0046313D" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>such as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flammables, solvents, oils, acids, caustics, dyes, metal solutions, pe</w:t>
       </w:r>
       <w:r w:rsidR="00846ED4" w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>sticides, ethylene glycol, or l</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>arge volumes of foodstuff liquids);</w:t>
+        <w:t>arge volumes of foodstuff liquids</w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1F86E1" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="3E1F86E1" w14:textId="1ED7FE40" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Manufacturing or process areas where industrial waste is generated;</w:t>
+        <w:t xml:space="preserve">Manufacturing or </w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>processing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> areas where industrial waste is </w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>generated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A862D72" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="5A862D72" w14:textId="6DC40A7D" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Main water supply </w:t>
       </w:r>
       <w:r w:rsidR="000E0ED4" w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">lines to </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>and wastewater lines from process/manufacturing areas;</w:t>
+        <w:t xml:space="preserve">and wastewater lines from process/manufacturing </w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688A41BB" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="688A41BB" w14:textId="0BA422D2" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Incoming and deduct water meters;</w:t>
+        <w:t xml:space="preserve">Incoming and deduct water </w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>meters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B08A28A" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="1B08A28A" w14:textId="37BB9FF0" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>All connections to the sanitary and storm sewers, including the locations</w:t>
       </w:r>
       <w:r w:rsidR="00846ED4" w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>of any oil/water separators or flammable waste traps;</w:t>
+        <w:t xml:space="preserve">of any oil/water separators or flammable waste </w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>traps.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3550486C" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="3550486C" w14:textId="324B918E" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Existing sampling/monitoring point(s);</w:t>
+        <w:t xml:space="preserve">Existing sampling/monitoring </w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>points.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F72B3A" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="63F72B3A" w14:textId="71271234" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Wastewater pretreatment system(s), if present;</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>Wastewater pretreatment system</w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>, if present</w:t>
+      </w:r>
+      <w:r w:rsidR="00472C23">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4241AA" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Miscellaneous sources of industrial waste</w:t>
       </w:r>
       <w:r w:rsidR="000E0ED4" w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> such as cooling tower bleed</w:t>
+        <w:t xml:space="preserve"> such as cooling tower </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>bleed</w:t>
       </w:r>
       <w:r w:rsidR="00531A8C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>off and boiler blow</w:t>
+        <w:t>off</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and boiler </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>blow</w:t>
       </w:r>
       <w:r w:rsidR="00531A8C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>down.</w:t>
+        <w:t>down</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DDD852" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="000524B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="432"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Also</w:t>
       </w:r>
       <w:r w:rsidR="00F7730C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide in list or table format the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC09928" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="000524B4">
+    <w:p w14:paraId="3DC09928" w14:textId="71169708" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="000524B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Equipment or processes using non-contact cooling water; and</w:t>
+        <w:t>Equipment or processes using non-contact cooling water</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1ADB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C0656E" w14:textId="77777777" w:rsidR="001F1106" w:rsidRPr="008A3C8E" w:rsidRDefault="001F1106" w:rsidP="000524B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chemicals stored at this facility in quantities greater than 5 gallons that have the potential to </w:t>
+        <w:t xml:space="preserve">Chemicals stored at this facility in quantities greater than 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>gallons that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have the potential to </w:t>
       </w:r>
       <w:r w:rsidR="000E0ED4" w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ffect the characteristics of the wastewater discharge</w:t>
       </w:r>
       <w:r w:rsidR="00531A8C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> if released</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFFF4E5" w14:textId="77777777" w:rsidR="00C30332" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
+    <w:p w14:paraId="0FFFF4E5" w14:textId="188A97D3" w:rsidR="00C30332" w:rsidRDefault="001F1106" w:rsidP="00EC2625">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041408E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
+      <w:r w:rsidR="00E47074" w:rsidRPr="008A3C8E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>: In</w:t>
+      </w:r>
       <w:r w:rsidRPr="008A3C8E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">In the case of facilities with complex operations, more than one diagram, schematic or table may be necessary to provide all information </w:t>
+        <w:t xml:space="preserve"> the case of facilities with complex operations, more than one diagram, schematic or table may be necessary to provide all information </w:t>
       </w:r>
       <w:r w:rsidR="005B7E7D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>requested above.</w:t>
       </w:r>
       <w:r w:rsidR="00A27FF4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Certain individual process operations or a pretreatment system may warrant a separate schematic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6962B70D" w14:textId="77777777" w:rsidR="005B7E7D" w:rsidRPr="005B7E7D" w:rsidRDefault="005B7E7D" w:rsidP="005B7E7D">
+    <w:p w14:paraId="6962B70D" w14:textId="789E34F6" w:rsidR="005B7E7D" w:rsidRPr="005B7E7D" w:rsidRDefault="005B7E7D" w:rsidP="005B7E7D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Process Flow Schematic</w:t>
       </w:r>
-      <w:r w:rsidR="00531A8C">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="008E5D1A">
         <w:t>s</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1560F7" w14:textId="743BAE85" w:rsidR="00C30332" w:rsidRDefault="00C30332" w:rsidP="00C30332">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C30332">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>You may request that the process flow schematics be classifie</w:t>
       </w:r>
       <w:r w:rsidR="00531A8C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30332">
@@ -12372,51 +12689,51 @@
       </w:r>
       <w:r w:rsidR="002E34CD" w:rsidRPr="00106A23">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>IWPP</w:t>
       </w:r>
       <w:r w:rsidRPr="00106A23">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C30332">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>to complete the request process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E35A524" w14:textId="77777777" w:rsidR="00EC2625" w:rsidRDefault="00EC2625" w:rsidP="00EC2625">
+    <w:p w14:paraId="4E35A524" w14:textId="2A3B44E4" w:rsidR="00EC2625" w:rsidRDefault="00EC2625" w:rsidP="00EC2625">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -12432,234 +12749,290 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Yes, the process flow schematic(s) should be classified as trade secret information.</w:t>
+        <w:t xml:space="preserve"> Yes, the process flow schematic</w:t>
+      </w:r>
+      <w:r w:rsidR="0052689B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be classified as trade secret information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0D45DE" w14:textId="77777777" w:rsidR="00EC2625" w:rsidRPr="00936135" w:rsidRDefault="00EC2625" w:rsidP="00C30332">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a process flow schematic for </w:t>
       </w:r>
       <w:r w:rsidRPr="00531A8C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> industrial process with a sanitary sewer discharge.  Each schematic must contain the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473E5626" w14:textId="77777777" w:rsidR="00EC2625" w:rsidRPr="00936135" w:rsidRDefault="00EC2625" w:rsidP="00146E12">
+    <w:p w14:paraId="473E5626" w14:textId="164286D6" w:rsidR="00EC2625" w:rsidRPr="00936135" w:rsidRDefault="00EC2625" w:rsidP="00146E12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="792"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Incoming water addition point and volume determination method (meter</w:t>
       </w:r>
       <w:r w:rsidR="00531A8C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>, etc.);</w:t>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052689B" w:rsidRPr="00936135">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7BDD6D" w14:textId="77777777" w:rsidR="00EC2625" w:rsidRPr="00936135" w:rsidRDefault="00EC2625" w:rsidP="00146E12">
+    <w:p w14:paraId="3D7BDD6D" w14:textId="7F822761" w:rsidR="00EC2625" w:rsidRPr="00936135" w:rsidRDefault="00EC2625" w:rsidP="00146E12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="792"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Process chemical addition points;</w:t>
+        <w:t xml:space="preserve">Process chemical addition </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2E23" w:rsidRPr="00936135">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>points.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EA6E78" w14:textId="77777777" w:rsidR="00EC2625" w:rsidRPr="00936135" w:rsidRDefault="00936135" w:rsidP="00146E12">
+    <w:p w14:paraId="53EA6E78" w14:textId="56A9CDCB" w:rsidR="00EC2625" w:rsidRPr="00936135" w:rsidRDefault="00936135" w:rsidP="00146E12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="792"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Pretreatment systems;</w:t>
+        <w:t xml:space="preserve">Pretreatment </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2E23" w:rsidRPr="00936135">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639CE38F" w14:textId="77777777" w:rsidR="00936135" w:rsidRPr="00936135" w:rsidRDefault="00936135" w:rsidP="00146E12">
+    <w:p w14:paraId="639CE38F" w14:textId="45283F99" w:rsidR="00936135" w:rsidRPr="00936135" w:rsidRDefault="00936135" w:rsidP="00146E12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="792"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Industrial waste streams, as well as the waste stream disposal option</w:t>
       </w:r>
       <w:r w:rsidR="003A624A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., on-site sanitary sewer, hauled liquid waste, storm sewer, hazardous </w:t>
       </w:r>
       <w:r w:rsidR="003A624A" w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>waste</w:t>
       </w:r>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> management, etc.);</w:t>
+        <w:t xml:space="preserve"> management, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2E23" w:rsidRPr="00936135">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D2C95B" w14:textId="77777777" w:rsidR="00936135" w:rsidRPr="00936135" w:rsidRDefault="00936135" w:rsidP="00146E12">
+    <w:p w14:paraId="14D2C95B" w14:textId="6FA936A4" w:rsidR="00936135" w:rsidRPr="00936135" w:rsidRDefault="00936135" w:rsidP="00146E12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="792"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Wastewater sampling / monitoring point(s);</w:t>
+        <w:t>Wastewater sampling / monitoring point</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2E23">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2E23" w:rsidRPr="00936135">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75836AD1" w14:textId="77777777" w:rsidR="005B7E7D" w:rsidRDefault="00936135" w:rsidP="00146E12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="792"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00936135">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Wastewater volume deter</w:t>
       </w:r>
       <w:r w:rsidR="000524B4">
         <w:rPr>
@@ -12719,71 +13092,107 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>13.37), the applicant may label those portions of the document accordingly. If the Met Council agrees that the marked items meet the definition of trade secret information, they will be treated as nonpublic data in compliance with the Minnesota Government Data Practices Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4001B662" w14:textId="1C9C3E52" w:rsidR="001F1106" w:rsidRDefault="00846ED4" w:rsidP="00106A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7E7D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Certification of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBE9BC1" w14:textId="65A0C4E5" w:rsidR="00846ED4" w:rsidRPr="00106A23" w:rsidRDefault="00846ED4" w:rsidP="00385F5D">
+    <w:p w14:paraId="1CBE9BC1" w14:textId="2CFCAE56" w:rsidR="00846ED4" w:rsidRPr="00106A23" w:rsidRDefault="00846ED4" w:rsidP="00385F5D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00106A23">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">I certify under penalty of law that this document and all attachments were prepared under </w:t>
+        <w:t xml:space="preserve">I certify under </w:t>
+      </w:r>
+      <w:r w:rsidR="000C24C1" w:rsidRPr="00106A23">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>penalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A23">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C24C1">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A23">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">law that this document and all attachments were prepared under </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00106A23">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>my direction or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00106A23">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> supervision in accordance with a system designed to </w:t>
       </w:r>
       <w:r w:rsidR="00A27E20" w:rsidRPr="00106A23">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
@@ -13765,51 +14174,59 @@
           <w:p w14:paraId="719B85E3" w14:textId="77777777" w:rsidR="009702F8" w:rsidRDefault="009702F8" w:rsidP="00D92D26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>For a corporation:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="766C5404" w14:textId="77777777" w:rsidR="009702F8" w:rsidRDefault="009702F8" w:rsidP="00D92D26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>a president, secretary, treasurer, or vice-president of the corporation in charge of a principle business function, or any other person who performs similar policy- or decision-making functions for the corporation, or</w:t>
+              <w:t xml:space="preserve">a president, secretary, treasurer, or vice-president of the corporation in charge of a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>principle</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> business function, or any other person who performs similar policy- or decision-making functions for the corporation, or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E015B7" w14:textId="77777777" w:rsidR="009702F8" w:rsidRDefault="009702F8" w:rsidP="00D92D26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>the manager of one or more manufacturing, production, or operating facilities, provided, the manager is authorized to make management decisions which govern the operation of the regulated facility, including having the explicit or implicit duty of making major capital investment recommendations, and initiate and direct other comprehensive measures to assure long-term environmental compliance with environmental laws and regulations; can ensure that the necessary systems are established or actions taken to gather complete and accurate information for control mechanism requirements; and where authority to sign documents has been assigned or delegated to the manager in accordance with corporate procedures.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13ADD57D" w14:textId="77777777" w:rsidR="009702F8" w:rsidRDefault="009702F8" w:rsidP="00D92D26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
@@ -14231,58 +14648,58 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For reporting via the Industrial Online Reporting System (IORS), the signatory authority and/or the designated signatory must complete the Electronic Signature Agreement (ESA).  Once the ESA is approved, the signatory authority and/or the designated signatory shall be the only people with “Responsible Official” </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7A4A">
         <w:t>accounts (authority to sign and submit)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the IORS.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009702F8" w:rsidRPr="009702F8" w:rsidSect="002C277B">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7205457B" w14:textId="77777777" w:rsidR="00B00B6B" w:rsidRDefault="00B00B6B" w:rsidP="00CD515D">
+    <w:p w14:paraId="12CB33FB" w14:textId="77777777" w:rsidR="00932E0D" w:rsidRDefault="00932E0D" w:rsidP="00CD515D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0535B6E3" w14:textId="77777777" w:rsidR="00B00B6B" w:rsidRDefault="00B00B6B" w:rsidP="00CD515D">
+    <w:p w14:paraId="4B7BB228" w14:textId="77777777" w:rsidR="00932E0D" w:rsidRDefault="00932E0D" w:rsidP="00CD515D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -14310,91 +14727,99 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79CD2D97" w14:textId="3C803D5F" w:rsidR="00A27FF4" w:rsidRPr="00541A5E" w:rsidRDefault="00A27FF4" w:rsidP="006A58D7">
+  <w:p w14:paraId="79CD2D97" w14:textId="08746A86" w:rsidR="00A27FF4" w:rsidRPr="00541A5E" w:rsidRDefault="00A27FF4" w:rsidP="006A58D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00541A5E">
       <w:rPr>
         <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>PermitApplication-</w:t>
     </w:r>
     <w:r w:rsidR="00ED6EEF" w:rsidRPr="00541A5E">
       <w:rPr>
         <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Mricrobrew-</w:t>
     </w:r>
     <w:r w:rsidRPr="00541A5E">
       <w:rPr>
         <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00146743" w:rsidRPr="00541A5E">
       <w:rPr>
         <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AC7189">
+      <w:rPr>
+        <w:color w:val="747474"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F5AE6CD" w14:textId="77777777" w:rsidR="00A27FF4" w:rsidRDefault="00A27FF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
@@ -14450,58 +14875,58 @@
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D552481" w14:textId="77777777" w:rsidR="00A27FF4" w:rsidRDefault="00A27FF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="276F8B3E" w14:textId="77777777" w:rsidR="00B00B6B" w:rsidRDefault="00B00B6B" w:rsidP="00CD515D">
+    <w:p w14:paraId="5D33D938" w14:textId="77777777" w:rsidR="00932E0D" w:rsidRDefault="00932E0D" w:rsidP="00CD515D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C55AAA3" w14:textId="77777777" w:rsidR="00B00B6B" w:rsidRDefault="00B00B6B" w:rsidP="00CD515D">
+    <w:p w14:paraId="7798C4D6" w14:textId="77777777" w:rsidR="00932E0D" w:rsidRDefault="00932E0D" w:rsidP="00CD515D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01CC3084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF68756"/>
     <w:lvl w:ilvl="0" w:tplc="7C08C048">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -14906,50 +15331,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22414CE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE5842BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="230C44AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B42AFD2"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B2002E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -15000,51 +15514,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27E0694F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F412F6D0"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B2002E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -15092,51 +15606,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DB66603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAA0BFA0"/>
     <w:lvl w:ilvl="0" w:tplc="0ADCF4E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15181,51 +15695,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EF228A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="044A0DD8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15271,51 +15785,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34555E90"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0B861C8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3871140F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="292E132A"/>
     <w:lvl w:ilvl="0" w:tplc="BE28BEE0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1329" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2049" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15384,51 +15987,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6369" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7089" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B155F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="395CF314"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15473,51 +16076,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="426F4C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3889E68"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15562,51 +16165,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46057B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B5ACC32"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15651,51 +16254,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BDE4CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC0C7ADC"/>
     <w:lvl w:ilvl="0" w:tplc="E6305CA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15740,51 +16343,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52832B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0147A56"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15826,51 +16429,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54A04EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6681BC8"/>
     <w:lvl w:ilvl="0" w:tplc="E98C3E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
@@ -15918,51 +16521,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C73524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBFCA924"/>
     <w:lvl w:ilvl="0" w:tplc="00A4D720">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6E2C0A0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -16013,51 +16616,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC72FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CD69CBE"/>
     <w:lvl w:ilvl="0" w:tplc="63C26BD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D16A6A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="262626"/>
@@ -16105,51 +16708,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DFA4CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDB2F9DE"/>
     <w:lvl w:ilvl="0" w:tplc="5D7E18C6">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16194,51 +16797,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E97701E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="666CD92C"/>
     <w:lvl w:ilvl="0" w:tplc="19E24CFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16293,51 +16896,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA550FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E37CD1F8"/>
     <w:lvl w:ilvl="0" w:tplc="FF82E5EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16389,350 +16992,375 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1649825160">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="245694977">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1199004000">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1795053593">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="73359776">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="770508551">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1260875150">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1569488486">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="126512239">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2115319925">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="894387536">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2051344554">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="439958406">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2051344554">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="2024819979">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1646423891">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2096658783">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1281456013">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1408113994">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="896356234">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="851065091">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1833525469">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1783574592">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1833525469">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="23" w16cid:durableId="871964113">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="432"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB6DBB"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00007576"/>
     <w:rsid w:val="00010EAF"/>
     <w:rsid w:val="000137BD"/>
     <w:rsid w:val="00023F27"/>
     <w:rsid w:val="00026D7A"/>
     <w:rsid w:val="00036671"/>
     <w:rsid w:val="000457C0"/>
     <w:rsid w:val="000524B4"/>
     <w:rsid w:val="00052F18"/>
     <w:rsid w:val="0005707A"/>
+    <w:rsid w:val="00070B1A"/>
     <w:rsid w:val="00075214"/>
     <w:rsid w:val="0009788A"/>
     <w:rsid w:val="000A42C1"/>
     <w:rsid w:val="000A7087"/>
     <w:rsid w:val="000B164D"/>
     <w:rsid w:val="000B2F84"/>
+    <w:rsid w:val="000C24C1"/>
     <w:rsid w:val="000C4658"/>
     <w:rsid w:val="000D19A7"/>
     <w:rsid w:val="000D2C61"/>
     <w:rsid w:val="000E0ED4"/>
     <w:rsid w:val="000E2B5F"/>
     <w:rsid w:val="000F0C57"/>
     <w:rsid w:val="000F3519"/>
     <w:rsid w:val="000F56C3"/>
     <w:rsid w:val="000F6A29"/>
     <w:rsid w:val="00100920"/>
     <w:rsid w:val="00100C58"/>
     <w:rsid w:val="00106A23"/>
     <w:rsid w:val="00110170"/>
+    <w:rsid w:val="00132BBC"/>
     <w:rsid w:val="00140D95"/>
     <w:rsid w:val="00141E0F"/>
     <w:rsid w:val="00142CB2"/>
     <w:rsid w:val="001442D1"/>
     <w:rsid w:val="00146743"/>
     <w:rsid w:val="00146E12"/>
     <w:rsid w:val="00157DB8"/>
     <w:rsid w:val="001871F1"/>
     <w:rsid w:val="001916E7"/>
     <w:rsid w:val="001A26EA"/>
     <w:rsid w:val="001A5551"/>
     <w:rsid w:val="001C1FD3"/>
     <w:rsid w:val="001D3660"/>
     <w:rsid w:val="001E18D9"/>
     <w:rsid w:val="001F1106"/>
     <w:rsid w:val="00213145"/>
     <w:rsid w:val="002144AB"/>
     <w:rsid w:val="00214C93"/>
+    <w:rsid w:val="002157DE"/>
     <w:rsid w:val="00220949"/>
     <w:rsid w:val="00232A1A"/>
     <w:rsid w:val="00242703"/>
     <w:rsid w:val="00252DF4"/>
     <w:rsid w:val="00263B46"/>
     <w:rsid w:val="002778BB"/>
     <w:rsid w:val="00297453"/>
     <w:rsid w:val="002A116F"/>
     <w:rsid w:val="002C0DA0"/>
     <w:rsid w:val="002C277B"/>
     <w:rsid w:val="002C7A5D"/>
     <w:rsid w:val="002D4EA0"/>
     <w:rsid w:val="002E34CD"/>
     <w:rsid w:val="0030423A"/>
     <w:rsid w:val="00304F8F"/>
     <w:rsid w:val="00312331"/>
+    <w:rsid w:val="003135E9"/>
     <w:rsid w:val="00330F00"/>
     <w:rsid w:val="003349A3"/>
     <w:rsid w:val="00340C02"/>
     <w:rsid w:val="00342A44"/>
     <w:rsid w:val="003513B3"/>
     <w:rsid w:val="00356EA4"/>
     <w:rsid w:val="00360975"/>
     <w:rsid w:val="00365288"/>
     <w:rsid w:val="00385B1B"/>
     <w:rsid w:val="00385F5D"/>
     <w:rsid w:val="003A5E3C"/>
     <w:rsid w:val="003A624A"/>
     <w:rsid w:val="003B3E34"/>
     <w:rsid w:val="003B5007"/>
     <w:rsid w:val="003C61CB"/>
     <w:rsid w:val="003D2FAF"/>
     <w:rsid w:val="004052EC"/>
     <w:rsid w:val="004055F2"/>
     <w:rsid w:val="00406ACB"/>
     <w:rsid w:val="00413132"/>
     <w:rsid w:val="0041408E"/>
     <w:rsid w:val="004411C2"/>
     <w:rsid w:val="00442DF8"/>
     <w:rsid w:val="00450097"/>
     <w:rsid w:val="004578AA"/>
+    <w:rsid w:val="0046313D"/>
     <w:rsid w:val="00465E20"/>
+    <w:rsid w:val="00472C23"/>
     <w:rsid w:val="004737C7"/>
     <w:rsid w:val="00474C07"/>
     <w:rsid w:val="00494B07"/>
     <w:rsid w:val="004976C0"/>
     <w:rsid w:val="004B1581"/>
     <w:rsid w:val="004B4E13"/>
     <w:rsid w:val="004B4F82"/>
     <w:rsid w:val="004D0492"/>
     <w:rsid w:val="004D7C13"/>
     <w:rsid w:val="00513A33"/>
     <w:rsid w:val="00524C5E"/>
     <w:rsid w:val="00525F14"/>
+    <w:rsid w:val="0052689B"/>
     <w:rsid w:val="00531A8C"/>
     <w:rsid w:val="00534E8E"/>
     <w:rsid w:val="00541A5E"/>
     <w:rsid w:val="005423A5"/>
     <w:rsid w:val="00542E19"/>
     <w:rsid w:val="00553775"/>
     <w:rsid w:val="00564FFB"/>
     <w:rsid w:val="005664C4"/>
     <w:rsid w:val="00567212"/>
     <w:rsid w:val="005743A4"/>
     <w:rsid w:val="00582824"/>
     <w:rsid w:val="005940FD"/>
     <w:rsid w:val="00597038"/>
     <w:rsid w:val="005A1024"/>
     <w:rsid w:val="005A42A8"/>
     <w:rsid w:val="005B3068"/>
     <w:rsid w:val="005B3439"/>
+    <w:rsid w:val="005B5265"/>
     <w:rsid w:val="005B54C4"/>
     <w:rsid w:val="005B7E7D"/>
     <w:rsid w:val="005C4052"/>
     <w:rsid w:val="005C6B4E"/>
     <w:rsid w:val="00601EDA"/>
     <w:rsid w:val="006050F7"/>
     <w:rsid w:val="00617848"/>
     <w:rsid w:val="006313F6"/>
+    <w:rsid w:val="00633E53"/>
     <w:rsid w:val="006544EE"/>
     <w:rsid w:val="006674D2"/>
     <w:rsid w:val="0067247C"/>
     <w:rsid w:val="00695938"/>
     <w:rsid w:val="006A58D7"/>
     <w:rsid w:val="006B6B57"/>
     <w:rsid w:val="006C58D0"/>
     <w:rsid w:val="006E0B71"/>
+    <w:rsid w:val="006E3ADA"/>
     <w:rsid w:val="006F257D"/>
     <w:rsid w:val="00715A45"/>
     <w:rsid w:val="00723188"/>
     <w:rsid w:val="00737B71"/>
     <w:rsid w:val="00747C6D"/>
     <w:rsid w:val="00750C5A"/>
     <w:rsid w:val="007635E9"/>
     <w:rsid w:val="007665E4"/>
+    <w:rsid w:val="007B1ADB"/>
     <w:rsid w:val="007C4CC4"/>
     <w:rsid w:val="007D0DF5"/>
     <w:rsid w:val="007D2C24"/>
     <w:rsid w:val="007D3303"/>
     <w:rsid w:val="007D60F7"/>
     <w:rsid w:val="007D69D8"/>
     <w:rsid w:val="007D6C49"/>
     <w:rsid w:val="007F3189"/>
     <w:rsid w:val="0080576A"/>
     <w:rsid w:val="00805CA5"/>
     <w:rsid w:val="0081111B"/>
     <w:rsid w:val="00815380"/>
     <w:rsid w:val="0082241E"/>
     <w:rsid w:val="00824B1B"/>
+    <w:rsid w:val="00826C89"/>
     <w:rsid w:val="00830895"/>
     <w:rsid w:val="00842FE3"/>
+    <w:rsid w:val="00843E80"/>
     <w:rsid w:val="008463F6"/>
     <w:rsid w:val="00846ED4"/>
     <w:rsid w:val="00850824"/>
     <w:rsid w:val="00857DC6"/>
     <w:rsid w:val="00871311"/>
     <w:rsid w:val="00874AA1"/>
     <w:rsid w:val="008839F7"/>
     <w:rsid w:val="008919FA"/>
     <w:rsid w:val="00892FA7"/>
     <w:rsid w:val="008947A5"/>
     <w:rsid w:val="008A3C8E"/>
     <w:rsid w:val="008A4A3F"/>
     <w:rsid w:val="008B6703"/>
     <w:rsid w:val="008B69C9"/>
     <w:rsid w:val="008C6FAA"/>
     <w:rsid w:val="008D2DFE"/>
     <w:rsid w:val="008D5403"/>
     <w:rsid w:val="008D7AB7"/>
+    <w:rsid w:val="008E5D1A"/>
     <w:rsid w:val="008E7D91"/>
     <w:rsid w:val="008F6709"/>
     <w:rsid w:val="008F770F"/>
     <w:rsid w:val="00904CE3"/>
     <w:rsid w:val="00905D10"/>
     <w:rsid w:val="00905D78"/>
+    <w:rsid w:val="00932E0D"/>
     <w:rsid w:val="00936135"/>
     <w:rsid w:val="0093637A"/>
     <w:rsid w:val="009518DB"/>
     <w:rsid w:val="00956585"/>
     <w:rsid w:val="00962747"/>
     <w:rsid w:val="009702F8"/>
     <w:rsid w:val="009759BA"/>
     <w:rsid w:val="009770D1"/>
     <w:rsid w:val="00977B0E"/>
     <w:rsid w:val="00980E66"/>
     <w:rsid w:val="00990D1D"/>
     <w:rsid w:val="009A4CBA"/>
     <w:rsid w:val="009A5635"/>
     <w:rsid w:val="009C66EE"/>
     <w:rsid w:val="009C6D27"/>
     <w:rsid w:val="009E63A6"/>
     <w:rsid w:val="009F01BA"/>
     <w:rsid w:val="009F1847"/>
+    <w:rsid w:val="00A0119A"/>
     <w:rsid w:val="00A13644"/>
     <w:rsid w:val="00A27E20"/>
     <w:rsid w:val="00A27FF4"/>
     <w:rsid w:val="00A5772B"/>
     <w:rsid w:val="00A60D4D"/>
     <w:rsid w:val="00A7492C"/>
     <w:rsid w:val="00A76F99"/>
     <w:rsid w:val="00A80440"/>
     <w:rsid w:val="00A84E8E"/>
     <w:rsid w:val="00A90186"/>
+    <w:rsid w:val="00A96168"/>
+    <w:rsid w:val="00AC7189"/>
     <w:rsid w:val="00AD6737"/>
     <w:rsid w:val="00AE30E4"/>
     <w:rsid w:val="00AE4CD6"/>
     <w:rsid w:val="00AF3838"/>
     <w:rsid w:val="00AF5D7D"/>
     <w:rsid w:val="00B00B6B"/>
     <w:rsid w:val="00B11313"/>
     <w:rsid w:val="00B14AE3"/>
     <w:rsid w:val="00B224B8"/>
     <w:rsid w:val="00B244AC"/>
     <w:rsid w:val="00B24E8D"/>
     <w:rsid w:val="00B302DF"/>
     <w:rsid w:val="00B34775"/>
     <w:rsid w:val="00B62B22"/>
     <w:rsid w:val="00B64051"/>
     <w:rsid w:val="00B673B5"/>
     <w:rsid w:val="00B74D97"/>
     <w:rsid w:val="00BA49B1"/>
     <w:rsid w:val="00BB6DBB"/>
     <w:rsid w:val="00BC3665"/>
     <w:rsid w:val="00BC44BF"/>
     <w:rsid w:val="00BD1838"/>
     <w:rsid w:val="00BD5D00"/>
     <w:rsid w:val="00BD6DC3"/>
     <w:rsid w:val="00BF3C27"/>
@@ -16742,89 +17370,108 @@
     <w:rsid w:val="00C0309C"/>
     <w:rsid w:val="00C207DE"/>
     <w:rsid w:val="00C216E4"/>
     <w:rsid w:val="00C30332"/>
     <w:rsid w:val="00C41D77"/>
     <w:rsid w:val="00C46B21"/>
     <w:rsid w:val="00C46D15"/>
     <w:rsid w:val="00C71E07"/>
     <w:rsid w:val="00C85949"/>
     <w:rsid w:val="00C944B2"/>
     <w:rsid w:val="00C95AB2"/>
     <w:rsid w:val="00CC747B"/>
     <w:rsid w:val="00CD515D"/>
     <w:rsid w:val="00CD6C0C"/>
     <w:rsid w:val="00CF3D6E"/>
     <w:rsid w:val="00CF3F5D"/>
     <w:rsid w:val="00D018EF"/>
     <w:rsid w:val="00D1231F"/>
     <w:rsid w:val="00D14D25"/>
     <w:rsid w:val="00D229E6"/>
     <w:rsid w:val="00D42E2C"/>
     <w:rsid w:val="00D461B4"/>
     <w:rsid w:val="00D47A4F"/>
     <w:rsid w:val="00D55EB0"/>
     <w:rsid w:val="00D75040"/>
+    <w:rsid w:val="00D862CD"/>
     <w:rsid w:val="00D919C6"/>
     <w:rsid w:val="00D92D26"/>
     <w:rsid w:val="00DA0267"/>
     <w:rsid w:val="00DA5039"/>
+    <w:rsid w:val="00DB25E0"/>
     <w:rsid w:val="00DC058B"/>
     <w:rsid w:val="00DC5087"/>
     <w:rsid w:val="00DD22C4"/>
     <w:rsid w:val="00DD6036"/>
     <w:rsid w:val="00DE203D"/>
     <w:rsid w:val="00DE3A0F"/>
     <w:rsid w:val="00DF25DB"/>
     <w:rsid w:val="00E03BE4"/>
     <w:rsid w:val="00E03E4B"/>
     <w:rsid w:val="00E04B5C"/>
+    <w:rsid w:val="00E47074"/>
     <w:rsid w:val="00E56E10"/>
     <w:rsid w:val="00E64282"/>
     <w:rsid w:val="00E74F0A"/>
+    <w:rsid w:val="00E85267"/>
     <w:rsid w:val="00E86E8A"/>
     <w:rsid w:val="00E93858"/>
     <w:rsid w:val="00EA704A"/>
     <w:rsid w:val="00EB6A6C"/>
     <w:rsid w:val="00EC2625"/>
     <w:rsid w:val="00EC4223"/>
     <w:rsid w:val="00ED6EEF"/>
+    <w:rsid w:val="00EF10D7"/>
     <w:rsid w:val="00EF38D1"/>
+    <w:rsid w:val="00F0487A"/>
     <w:rsid w:val="00F06A5D"/>
     <w:rsid w:val="00F06E77"/>
     <w:rsid w:val="00F20F62"/>
     <w:rsid w:val="00F3631E"/>
     <w:rsid w:val="00F531B5"/>
     <w:rsid w:val="00F71520"/>
     <w:rsid w:val="00F7515B"/>
     <w:rsid w:val="00F7730C"/>
     <w:rsid w:val="00F832F9"/>
     <w:rsid w:val="00F94001"/>
     <w:rsid w:val="00FA3CFD"/>
     <w:rsid w:val="00FB0243"/>
     <w:rsid w:val="00FB17D4"/>
+    <w:rsid w:val="00FE2E23"/>
     <w:rsid w:val="00FF0F7C"/>
+    <w:rsid w:val="0CEFE3B3"/>
+    <w:rsid w:val="1E1B3BF7"/>
+    <w:rsid w:val="29E7EB8C"/>
+    <w:rsid w:val="3229B703"/>
+    <w:rsid w:val="335F9F46"/>
+    <w:rsid w:val="3D04EEEA"/>
+    <w:rsid w:val="4367DB00"/>
+    <w:rsid w:val="4A5ED378"/>
+    <w:rsid w:val="4B52894D"/>
+    <w:rsid w:val="559B6CF0"/>
+    <w:rsid w:val="6C458A1A"/>
+    <w:rsid w:val="78AF4C23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7AE020DF"/>
@@ -18031,109 +18678,82 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7f0ffc36-a9af-4332-beee-56f6503c83c2" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2025-09-05T20:55:31.567Z"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Doc_x0020_Type xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">
+      <Value>Word</Value>
+    </Doc_x0020_Type>
+    <Last_x0020_Updated_x0020_Date xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">2025-12-10T06:00:00+00:00</Last_x0020_Updated_x0020_Date>
+    <Permit_x0020_Type xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">Microbrewery</Permit_x0020_Type>
+    <Form_x0020_Category xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">Application</Form_x0020_Category>
+    <Published_x0020_to_x0020_Website_x003f_ xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">
+      <Value>Yes</Value>
+    </Published_x0020_to_x0020_Website_x003f_>
+    <UpgradeAction xmlns="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xsi:nil="true"/>
+    <Internal_x002f_External_x0020_Use xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">External Use</Internal_x002f_External_x0020_Use>
+    <_dlc_DocId xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">Y25ARKAS7VEQ-1775186713-63</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">
+      <Url>https://metcmn.sharepoint.com/sites/IWPPTeam/_layouts/15/DocIdRedir.aspx?ID=Y25ARKAS7VEQ-1775186713-63</Url>
+      <Description>Y25ARKAS7VEQ-1775186713-63</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009DEF43A5EEDA7346839AA15369B58478" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="05a98f438f68ea672a764ce5b8bec623">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xmlns:ns3="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" xmlns:ns4="de73edb4-6766-4815-9b9f-1ecc03c96cc6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9687a56709f08ef9d24b52906e6ad6b9" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
     <xsd:import namespace="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
     <xsd:import namespace="de73edb4-6766-4815-9b9f-1ecc03c96cc6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UpgradeAction" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:Form_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns4:Permit_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns4:Doc_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns4:Internal_x002f_External_x0020_Use" minOccurs="0"/>
                 <xsd:element ref="ns4:Published_x0020_to_x0020_Website_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns4:Last_x0020_Updated_x0020_Date"/>
               </xsd:all>
@@ -18369,183 +18989,216 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7f0ffc36-a9af-4332-beee-56f6503c83c2" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2025-09-05T20:55:31.567Z"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48689D83-67D7-4ACE-935C-94E14385C8DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AF2D6FC-3C4E-4A02-A3C0-FF917E3B7FBE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="de73edb4-6766-4815-9b9f-1ecc03c96cc6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58E535B9-BDBE-4549-B262-3849041A7A7F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F361C1D4-E87D-4442-B01B-C0E4B682CDCB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F88093B-F36F-4C9F-A617-41B573204F2A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE5C72C8-B3AC-4FBC-8B29-3EB39D1C2376}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
     <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
     <ds:schemaRef ds:uri="de73edb4-6766-4815-9b9f-1ecc03c96cc6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F88093B-F36F-4C9F-A617-41B573204F2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F361C1D4-E87D-4442-B01B-C0E4B682CDCB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58E535B9-BDBE-4549-B262-3849041A7A7F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AF2D6FC-3C4E-4A02-A3C0-FF917E3B7FBE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48689D83-67D7-4ACE-935C-94E14385C8DF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2-PermitFormTemplate.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2069</Words>
-  <Characters>11796</Characters>
+  <Words>2076</Words>
+  <Characters>11776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>588</Lines>
+  <Paragraphs>307</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Industrial Discharge Permit Application for Microbreweries and Brewpubs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Metropolitan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13838</CharactersWithSpaces>
+  <CharactersWithSpaces>13545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Industrial Discharge Permit Application for Microbreweries and Brewpubs</dc:title>
   <dc:subject>Permit form</dc:subject>
-  <dc:creator/>
+  <dc:creator>Lundell, Maggie</dc:creator>
   <cp:keywords>IWPP, MCES, Met Council</cp:keywords>
-  <dc:description>Dec 2025 - updated to remove MCES and text boxes, add fed tax name, update questions. </dc:description>
+  <dc:description>Dec 2025 - updated to remove MCES and text boxes, add fed tax name, update questions.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Application</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009DEF43A5EEDA7346839AA15369B58478</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>be5f00d3-a67d-400b-b748-9b120218ad96</vt:lpwstr>
   </property>
 </Properties>
 </file>