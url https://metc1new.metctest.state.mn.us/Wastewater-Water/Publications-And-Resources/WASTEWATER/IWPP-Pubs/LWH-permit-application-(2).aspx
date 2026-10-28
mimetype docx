--- v1 (2026-01-18)
+++ v2 (2026-10-28)
@@ -127,51 +127,51 @@
       <w:r w:rsidRPr="00D47A4F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   St. Paul, M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47A4F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 55101-1805</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF60C6C" w14:textId="47A0835C" w:rsidR="00723188" w:rsidRDefault="00CA395D">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="398A8BFA" wp14:editId="24638806">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="398A8BFA" wp14:editId="24638806">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-125730</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-217170</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="838835" cy="767080"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 1" descr="MetcMark4C 243x221"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="MetcMark4C 243x221"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
@@ -2178,51 +2178,50 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFB0E9A" w14:textId="77777777" w:rsidR="00A0631F" w:rsidRPr="00A0631F" w:rsidRDefault="00A0631F" w:rsidP="005659A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00A0631F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vehicle Information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6BE07D" w14:textId="77777777" w:rsidR="00A0631F" w:rsidRPr="00A0631F" w:rsidRDefault="00A0631F" w:rsidP="00A0631F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0631F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>List of Vehicles:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E90249B" w14:textId="77777777" w:rsidR="00A0631F" w:rsidRPr="00A0631F" w:rsidRDefault="00A0631F" w:rsidP="00A0631F">
       <w:pPr>
@@ -4371,561 +4370,615 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A1763CC" w14:textId="77777777" w:rsidR="00CA72DC" w:rsidRDefault="00CA72DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E5C7261" w14:textId="77777777" w:rsidR="00CA72DC" w:rsidRDefault="00CA72DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1061DA26" w14:textId="2C66D213" w:rsidR="001317EB" w:rsidRDefault="0033470F" w:rsidP="0033470F">
+    <w:p w14:paraId="1061DA26" w14:textId="074C1BD6" w:rsidR="001317EB" w:rsidRDefault="0033470F" w:rsidP="0033470F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00690BCA">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Indicate</w:t>
       </w:r>
       <w:r w:rsidR="005659A1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00502F2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D74E5D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Met Council </w:t>
       </w:r>
       <w:r w:rsidR="00502F2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Liquid Waste </w:t>
       </w:r>
       <w:r w:rsidR="00ED7DC8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Receiving </w:t>
       </w:r>
       <w:r w:rsidR="00E00529">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(LWR) </w:t>
       </w:r>
       <w:r w:rsidR="00502F2F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>site(s) that this company plans to use:</w:t>
+        <w:t>site(s) that this company plans to use</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25178">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the estimated volume</w:t>
+      </w:r>
+      <w:r w:rsidR="00502F2F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9576" w:type="dxa"/>
+        <w:tblW w:w="10183" w:type="dxa"/>
         <w:tblInd w:w="607" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="767"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4277"/>
+        <w:gridCol w:w="762"/>
+        <w:gridCol w:w="3008"/>
+        <w:gridCol w:w="2548"/>
+        <w:gridCol w:w="3865"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D6A5E" w14:paraId="6801DAB2" w14:textId="00799845" w:rsidTr="00412598">
+      <w:tr w:rsidR="00DD065D" w14:paraId="6801DAB2" w14:textId="096B6AD0" w:rsidTr="00217316">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="762" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FA8C1E" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRPr="00365AFF" w:rsidRDefault="00DD065D" w:rsidP="000D7624">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00365AFF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="3008" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-          </w:tcPr>
-          <w:p w14:paraId="6ADE2A18" w14:textId="6BFB9F8C" w:rsidR="001D6A5E" w:rsidRDefault="001D6A5E" w:rsidP="002E5A1F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADE2A18" w14:textId="17982539" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="000D7624">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Liquid Waste Receiving Sites</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4277" w:type="dxa"/>
+              <w:t>Liquid Waste Receiving Site</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-          </w:tcPr>
-          <w:p w14:paraId="53D33F18" w14:textId="3126C842" w:rsidR="001D6A5E" w:rsidDel="005006FF" w:rsidRDefault="032B9A46" w:rsidP="3D79EE17">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D33F18" w14:textId="3126C842" w:rsidR="00DD065D" w:rsidDel="005006FF" w:rsidRDefault="00DD065D" w:rsidP="000D7624">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3D79EE17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Accepted Waste Types</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78ED5A24" w14:textId="7059D34C" w:rsidR="00DD065D" w:rsidRPr="3D79EE17" w:rsidRDefault="00D72D47" w:rsidP="00217316">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Estimated Annual Discharge</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA35B3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (gal</w:t>
+            </w:r>
+            <w:r w:rsidR="0063497B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lons)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A5E" w14:paraId="47DDF19A" w14:textId="4BDC8333" w:rsidTr="00412598">
+      <w:tr w:rsidR="00DD065D" w14:paraId="47DDF19A" w14:textId="6A76DDE1" w:rsidTr="0063497B">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="762" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2FC1CC" w14:textId="77777777" w:rsidR="001D6A5E" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="2A2FC1CC" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="3008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052A6E81" w14:textId="7DA226D0" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="002637C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00502F2F">
+              <w:t xml:space="preserve">Metropolitan LWR </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00502F2F">
+              <w:t>St. Paul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="052A6E81" w14:textId="3C6707E7" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="65A22579" w14:textId="1CCF3DB3" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00502F2F">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>W</w:t>
-[...32 lines deleted...]
-          <w:p w14:paraId="65A22579" w14:textId="1CCF3DB3" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+              <w:t>Domestic, Portable Toilet, Commercial, Restaurant Grease, Industrial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2AFBB2" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A5E" w14:paraId="313EE8D5" w14:textId="3C9A7208" w:rsidTr="00412598">
+      <w:tr w:rsidR="00DD065D" w14:paraId="313EE8D5" w14:textId="6D6AFFC1" w:rsidTr="0063497B">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="762" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="288A7744" w14:textId="77777777" w:rsidR="001D6A5E" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="288A7744" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="3008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630E28C5" w14:textId="6A3AC5E5" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="002637C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00502F2F">
+              <w:t xml:space="preserve">Blue Lake LWR </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00502F2F">
+              <w:t>Shakopee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="630E28C5" w14:textId="54E26F43" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="0C1572C7" w14:textId="6542ED75" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00502F2F">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>WRRF</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="0C1572C7" w14:textId="6542ED75" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+              <w:t>Domestic, Portable Toilet, Commercial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE28606" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A5E" w14:paraId="4A92F47C" w14:textId="7BFE2A95" w:rsidTr="00412598">
+      <w:tr w:rsidR="00DD065D" w14:paraId="4A92F47C" w14:textId="47A3E0EE" w:rsidTr="0063497B">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="762" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5576EFFF" w14:textId="77777777" w:rsidR="001D6A5E" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="5576EFFF" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="3008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE1E174" w14:textId="02C0563E" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="002637C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00502F2F">
+              <w:t xml:space="preserve">Empire LWR </w:t>
+            </w:r>
+            <w:r>
+              <w:t>- Farmington</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE1E174" w14:textId="71989DA8" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="60B48313" w14:textId="31CAE232" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00502F2F">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>WRRF</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="60B48313" w14:textId="31CAE232" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="004B38BA" w:rsidP="0020525D">
+              <w:t>Domestic, Portable Toilet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F8E559" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A5E" w14:paraId="528E6457" w14:textId="4025E2EE" w:rsidTr="00412598">
+      <w:tr w:rsidR="00DD065D" w14:paraId="528E6457" w14:textId="07093BF2" w:rsidTr="0063497B">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="762" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02BA0E9E" w14:textId="77777777" w:rsidR="001D6A5E" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="02BA0E9E" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="36CF8782" w14:textId="77777777" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+            <w:tcW w:w="3008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CF8782" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="002637C9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00502F2F">
               <w:t>Fridley LWR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4277" w:type="dxa"/>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="087FA7AB" w14:textId="6C2D1CBD" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="004B38BA" w:rsidP="0020525D">
+          <w:p w14:paraId="087FA7AB" w14:textId="6C2D1CBD" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Domestic, </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Domestic, Portable Toilet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084D73BB" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D6A5E" w14:paraId="4421021C" w14:textId="6611A473" w:rsidTr="00412598">
+      <w:tr w:rsidR="00DD065D" w14:paraId="4421021C" w14:textId="572A1FA5" w:rsidTr="0063497B">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="762" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2615225C" w14:textId="77777777" w:rsidR="001D6A5E" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="2615225C" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:tcW w:w="3008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D3EC68" w14:textId="66C7969C" w:rsidR="00DD065D" w:rsidRPr="00502F2F" w:rsidRDefault="00DD065D" w:rsidP="002637C9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Seneca LWR - Eagan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13D3EC68" w14:textId="62882FB2" w:rsidR="001D6A5E" w:rsidRPr="00502F2F" w:rsidRDefault="001D6A5E" w:rsidP="0020525D">
+          <w:p w14:paraId="4DDEAFAF" w14:textId="6CC76685" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Seneca LWR (WRRF in Eagan)</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4DDEAFAF" w14:textId="6CC76685" w:rsidR="001D6A5E" w:rsidRDefault="008C7670" w:rsidP="0020525D">
+              <w:t>Domestic, Portable Toilet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060CE206" w14:textId="77777777" w:rsidR="00DD065D" w:rsidRDefault="00DD065D" w:rsidP="0020525D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BAC2D7B" w14:textId="77777777" w:rsidR="00502F2F" w:rsidRPr="00502F2F" w:rsidRDefault="00502F2F" w:rsidP="00502F2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Does this company currently use land applications as a disposal method?</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E11C37" w:rsidRPr="00BD6DC3">
         <w:fldChar w:fldCharType="begin">
@@ -5287,98 +5340,80 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EE734C0" w14:textId="77777777" w:rsidR="00E11C37" w:rsidRPr="00E11C37" w:rsidRDefault="004A5F82" w:rsidP="007F49A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00E11C37" w:rsidRPr="00E11C37">
+      <w:r w:rsidR="00E11C37" w:rsidRPr="00084ECD">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="747474"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Certification of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF743B" w14:textId="68533251" w:rsidR="00E11C37" w:rsidRPr="00BA5D37" w:rsidRDefault="00E11C37" w:rsidP="00E11C37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5D37">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">I certify under penalty of law that this document and all attachments were prepared under my direction or supervision in accordance with a system designed to ensure that qualified personnel properly gather and evaluate the information submitted. Based on my inquiry </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the person or persons who manage the system, or those persons directly responsible for gathering the information, the information submitted is, to the best of my knowledge and belief, true, accurate, and complete.  I am aware that there are significant penalties for submitting false information, including the possibility of fines and imprisonment for known violations.</w:t>
+        <w:t>I certify under penalty of law that this document and all attachments were prepared under my direction or supervision in accordance with a system designed to ensure that qualified personnel properly gather and evaluate the information submitted. Based on my inquiry of the person or persons who manage the system, or those persons directly responsible for gathering the information, the information submitted is, to the best of my knowledge and belief, true, accurate, and complete.  I am aware that there are significant penalties for submitting false information, including the possibility of fines and imprisonment for known violations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057AC40B" w14:textId="5ABE3ABF" w:rsidR="00E11C37" w:rsidRPr="0080576A" w:rsidRDefault="00E11C37" w:rsidP="00E11C37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>This form must be signed by a Signatory Authority. Please refer to and complete the attachment “Certification of Signatory Authority.”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
@@ -5914,51 +5949,50 @@
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="119023D7" w14:textId="77777777" w:rsidR="008B1CF1" w:rsidRPr="00432A30" w:rsidRDefault="008B1CF1" w:rsidP="00FB17B3">
       <w:pPr>
         <w:framePr w:w="5056" w:h="946" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="2101" w:y="-203"/>
         <w:pBdr>
           <w:left w:val="single" w:sz="8" w:space="4" w:color="BFBFBF"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7615">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00432A30">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
         </w:rPr>
         <w:t>Metropolitan Council Environmental Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BBA4C1" w14:textId="77777777" w:rsidR="008B1CF1" w:rsidRPr="00432A30" w:rsidRDefault="008B1CF1" w:rsidP="00FB17B3">
       <w:pPr>
         <w:framePr w:w="5056" w:h="946" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="2101" w:y="-203"/>
         <w:pBdr>
           <w:left w:val="single" w:sz="8" w:space="4" w:color="BFBFBF"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432A30">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
@@ -6023,51 +6057,51 @@
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="600" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63369D66" w14:textId="77777777" w:rsidR="00443914" w:rsidRDefault="00443914" w:rsidP="00A24C59">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="600" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="324FE68B" w14:textId="624098E6" w:rsidR="00302E07" w:rsidRDefault="00CA395D" w:rsidP="00FB17B3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58563292" wp14:editId="18C7DA54">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58563292" wp14:editId="18C7DA54">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-140970</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-254000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="838835" cy="767715"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 3" descr="MetcMark4C 243x221"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="MetcMark4C 243x221"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
@@ -6459,51 +6493,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44A1F78F" w14:textId="77777777" w:rsidR="00E957FB" w:rsidRDefault="00E957FB">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="560B0272" w14:textId="7AC9E507" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="002E415F">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00CA395D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DDEEFD0" wp14:editId="2F0D1821">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DDEEFD0" wp14:editId="2F0D1821">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-144780</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-198120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="838835" cy="767080"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="12" name="Picture 2" descr="MetcMark4C 243x221"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12" descr="MetcMark4C 243x221"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
@@ -6534,51 +6568,50 @@
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2CEB9E" w14:textId="77777777" w:rsidR="00FB17B3" w:rsidRPr="00432A30" w:rsidRDefault="00FB17B3" w:rsidP="00FB17B3">
       <w:pPr>
         <w:framePr w:w="5056" w:h="946" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="2137" w:y="-251"/>
         <w:pBdr>
           <w:left w:val="single" w:sz="8" w:space="4" w:color="BFBFBF"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7615">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00432A30">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
         </w:rPr>
         <w:t>Metropolitan Council Environmental Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6557FD9D" w14:textId="77777777" w:rsidR="00FB17B3" w:rsidRPr="00432A30" w:rsidRDefault="00FB17B3" w:rsidP="00FB17B3">
       <w:pPr>
         <w:framePr w:w="5056" w:h="946" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="2137" w:y="-251"/>
         <w:pBdr>
           <w:left w:val="single" w:sz="8" w:space="4" w:color="BFBFBF"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432A30">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="747474"/>
@@ -6687,59 +6720,51 @@
           <w:p w14:paraId="19E9FAC4" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="002E415F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>For a corporation:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4045F2C4" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="002E415F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">a president, secretary, treasurer, or vice-president of the corporation in charge of a </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> business function, or any other person who performs similar policy- or decision-making functions for the corporation, or </w:t>
+              <w:t xml:space="preserve">a president, secretary, treasurer, or vice-president of the corporation in charge of a principle business function, or any other person who performs similar policy- or decision-making functions for the corporation, or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="567F2092" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="002E415F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">the manager of one or more manufacturing, production, or operating facilities, provided, the manager is authorized to make management decisions which govern the operation of the regulated facility, including having the explicit or implicit duty of making major capital investment recommendations, and initiate and direct other comprehensive measures to assure long-term environmental compliance with environmental laws and regulations; can ensure that the necessary systems are established or actions taken to gather complete and accurate information for control mechanism requirements; and where authority to sign documents has been assigned or delegated to the manager in accordance with corporate procedures. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="661152EF" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="002E415F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing w:val="0"/>
@@ -6748,59 +6773,51 @@
               <w:t xml:space="preserve">For a partnership or sole proprietorship; a general partner or proprietor, respectively. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A7891E" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="002E415F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For a public agency: a general manager, department manager, or supervisor of a public agency who performs policy or decision-making functions for the public agency. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="795D9480" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="002E415F">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I accept </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> for the operation of the company and/or the compliance with all regulatory requirements for the company.</w:t>
+        <w:t>I accept the responsibility for the operation of the company and/or the compliance with all regulatory requirements for the company.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2805"/>
         <w:gridCol w:w="5209"/>
         <w:gridCol w:w="1169"/>
         <w:gridCol w:w="1617"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E415F" w14:paraId="07B0ED91" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1616DA47" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="0061108C">
             <w:pPr>
               <w:spacing w:before="240"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
@@ -7068,79 +7085,71 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F8575C0" w14:textId="77777777" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="0056066B">
             <w:pPr>
               <w:spacing w:before="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="566E1067" w14:textId="18A7D3D9" w:rsidR="002E415F" w:rsidRDefault="002E415F" w:rsidP="0061108C">
       <w:pPr>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All correspondence regarding permit, enforcement, and self-monitoring issues (e.g., renewal applications, notice of violations, and SMRs) shall be sent to the signatory authority or the designated signatory if properly authorized.  If there is a change in the signatory authority or the designated signatory, </w:t>
       </w:r>
       <w:r w:rsidR="0046272C">
         <w:t xml:space="preserve">Met Council </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">must be notified in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the appropriate form must be resubmitted.</w:t>
+        <w:t>must be notified in writing and the appropriate form must be resubmitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263AD1AC" w14:textId="3C141231" w:rsidR="002E415F" w:rsidRDefault="00E572A8" w:rsidP="00E11C37">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>For reporting via the Industrial Online Reporting System (IORS), the signatory authority and/or the designated signatory must complete the Electronic Signature Agreement (ESA). Once the ESA is approved, the signatory authority and/or the designated signatory shall be the only people with “Responsible Official” accounts (authority to sign and submit) in the IORS.</w:t>
       </w:r>
       <w:r w:rsidR="00CA395D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="015039AD" wp14:editId="7ABFE6FB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="015039AD" wp14:editId="7ABFE6FB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-173355</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-228600</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="838835" cy="767080"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="14" name="Picture 1" descr="MetcMark4C 243x221"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14" descr="MetcMark4C 243x221"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
@@ -7170,58 +7179,58 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E415F" w:rsidSect="005659A1">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A063A7B" w14:textId="77777777" w:rsidR="00323276" w:rsidRDefault="00323276" w:rsidP="00812094">
+    <w:p w14:paraId="2F7D95BB" w14:textId="77777777" w:rsidR="00924CF2" w:rsidRDefault="00924CF2" w:rsidP="00812094">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27FA9752" w14:textId="77777777" w:rsidR="00323276" w:rsidRDefault="00323276" w:rsidP="00812094">
+    <w:p w14:paraId="33B5F4C0" w14:textId="77777777" w:rsidR="00924CF2" w:rsidRDefault="00924CF2" w:rsidP="00812094">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7237,94 +7246,118 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D008EF4" w14:textId="66266699" w:rsidR="002F2474" w:rsidRPr="005659A1" w:rsidRDefault="002F2474" w:rsidP="005659A1">
+  <w:p w14:paraId="3D008EF4" w14:textId="685B2F00" w:rsidR="002F2474" w:rsidRPr="00084ECD" w:rsidRDefault="002F2474" w:rsidP="005659A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:color w:val="808080"/>
+        <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005659A1">
+    <w:r w:rsidRPr="00084ECD">
       <w:rPr>
-        <w:color w:val="808080"/>
+        <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>LWH-Permit-Application-20</w:t>
     </w:r>
-    <w:r w:rsidR="00CC0780">
+    <w:r w:rsidR="00CC0780" w:rsidRPr="00084ECD">
       <w:rPr>
-        <w:color w:val="808080"/>
+        <w:color w:val="747474"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="003E653C" w:rsidRPr="00084ECD">
+      <w:rPr>
+        <w:color w:val="747474"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5978FDDB" w14:textId="77777777" w:rsidR="002F2474" w:rsidRDefault="002F2474">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
@@ -7380,58 +7413,58 @@
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="11AFA4E3" w14:textId="77777777" w:rsidR="002F2474" w:rsidRDefault="002F2474">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="251A0B26" w14:textId="77777777" w:rsidR="00323276" w:rsidRDefault="00323276" w:rsidP="00812094">
+    <w:p w14:paraId="48297C23" w14:textId="77777777" w:rsidR="00924CF2" w:rsidRDefault="00924CF2" w:rsidP="00812094">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CDFE99F" w14:textId="77777777" w:rsidR="00323276" w:rsidRDefault="00323276" w:rsidP="00812094">
+    <w:p w14:paraId="6BCDDF7E" w14:textId="77777777" w:rsidR="00924CF2" w:rsidRDefault="00924CF2" w:rsidP="00812094">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100135A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="208C15CE"/>
     <w:lvl w:ilvl="0" w:tplc="94BA0B5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -8796,345 +8829,402 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="997727106">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1503275450">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1882863943">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="589654952">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="198981319">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="667561273">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E4ABD"/>
     <w:rsid w:val="000163DB"/>
     <w:rsid w:val="00031281"/>
     <w:rsid w:val="00031DCB"/>
     <w:rsid w:val="0003288E"/>
     <w:rsid w:val="00035C04"/>
     <w:rsid w:val="00056224"/>
     <w:rsid w:val="00072CCB"/>
+    <w:rsid w:val="00084ECD"/>
     <w:rsid w:val="00095053"/>
+    <w:rsid w:val="00097802"/>
+    <w:rsid w:val="000A13D9"/>
+    <w:rsid w:val="000B0217"/>
     <w:rsid w:val="000B0DE5"/>
     <w:rsid w:val="000C7CA8"/>
+    <w:rsid w:val="000D7624"/>
     <w:rsid w:val="000E041D"/>
     <w:rsid w:val="000F4F2A"/>
     <w:rsid w:val="00113405"/>
     <w:rsid w:val="0012301A"/>
+    <w:rsid w:val="00123495"/>
     <w:rsid w:val="001317EB"/>
     <w:rsid w:val="0014131B"/>
     <w:rsid w:val="00151B42"/>
     <w:rsid w:val="001579A5"/>
     <w:rsid w:val="00162206"/>
+    <w:rsid w:val="00164F41"/>
     <w:rsid w:val="0017103E"/>
     <w:rsid w:val="001A5551"/>
     <w:rsid w:val="001C126F"/>
     <w:rsid w:val="001C1FD3"/>
     <w:rsid w:val="001D6A5E"/>
     <w:rsid w:val="001E52E4"/>
     <w:rsid w:val="00200549"/>
     <w:rsid w:val="0020525D"/>
+    <w:rsid w:val="00217316"/>
     <w:rsid w:val="002235AB"/>
     <w:rsid w:val="00223D2B"/>
     <w:rsid w:val="0022491C"/>
+    <w:rsid w:val="002637C9"/>
+    <w:rsid w:val="002642D5"/>
     <w:rsid w:val="00297453"/>
     <w:rsid w:val="002A4D95"/>
     <w:rsid w:val="002B0F0C"/>
+    <w:rsid w:val="002C2703"/>
     <w:rsid w:val="002D31E3"/>
     <w:rsid w:val="002E178B"/>
     <w:rsid w:val="002E415F"/>
     <w:rsid w:val="002E5A1F"/>
     <w:rsid w:val="002E7ED4"/>
     <w:rsid w:val="002F2474"/>
     <w:rsid w:val="002F60CB"/>
     <w:rsid w:val="00302E07"/>
     <w:rsid w:val="00303A00"/>
     <w:rsid w:val="00321C33"/>
     <w:rsid w:val="00323276"/>
     <w:rsid w:val="00330F00"/>
     <w:rsid w:val="0033470F"/>
     <w:rsid w:val="003513B3"/>
+    <w:rsid w:val="00365AFF"/>
     <w:rsid w:val="00374280"/>
     <w:rsid w:val="00375B00"/>
     <w:rsid w:val="00380DB0"/>
     <w:rsid w:val="00383D93"/>
     <w:rsid w:val="0039340B"/>
     <w:rsid w:val="003E2E6C"/>
     <w:rsid w:val="003E33BA"/>
+    <w:rsid w:val="003E653C"/>
     <w:rsid w:val="00412598"/>
     <w:rsid w:val="004141FF"/>
+    <w:rsid w:val="00414E73"/>
     <w:rsid w:val="00426E27"/>
     <w:rsid w:val="00432A30"/>
     <w:rsid w:val="00432FC9"/>
     <w:rsid w:val="00437C2E"/>
     <w:rsid w:val="00443914"/>
     <w:rsid w:val="00451AC7"/>
     <w:rsid w:val="00453561"/>
     <w:rsid w:val="0046272C"/>
     <w:rsid w:val="00473C04"/>
     <w:rsid w:val="004A5F82"/>
     <w:rsid w:val="004B209A"/>
     <w:rsid w:val="004B38BA"/>
     <w:rsid w:val="004B4080"/>
     <w:rsid w:val="004C1C3A"/>
+    <w:rsid w:val="004C5B9D"/>
     <w:rsid w:val="004C6BDD"/>
+    <w:rsid w:val="004D0FD2"/>
     <w:rsid w:val="004D2E43"/>
     <w:rsid w:val="004D3335"/>
     <w:rsid w:val="004D4000"/>
+    <w:rsid w:val="004D5592"/>
+    <w:rsid w:val="004D63AD"/>
     <w:rsid w:val="004F1655"/>
     <w:rsid w:val="004F167E"/>
     <w:rsid w:val="004F5144"/>
     <w:rsid w:val="005006FF"/>
     <w:rsid w:val="00502F2F"/>
     <w:rsid w:val="00513593"/>
     <w:rsid w:val="00515FE7"/>
     <w:rsid w:val="005217D3"/>
     <w:rsid w:val="00541AB4"/>
     <w:rsid w:val="0056066B"/>
     <w:rsid w:val="005659A1"/>
     <w:rsid w:val="005B1578"/>
+    <w:rsid w:val="005B2A10"/>
     <w:rsid w:val="005C73F4"/>
     <w:rsid w:val="005D7E09"/>
     <w:rsid w:val="005E4764"/>
     <w:rsid w:val="0061108C"/>
+    <w:rsid w:val="0063497B"/>
+    <w:rsid w:val="00645DFE"/>
     <w:rsid w:val="006643D3"/>
     <w:rsid w:val="006716ED"/>
     <w:rsid w:val="006727CC"/>
     <w:rsid w:val="006827DD"/>
     <w:rsid w:val="00684D20"/>
     <w:rsid w:val="00690BCA"/>
     <w:rsid w:val="006C36DD"/>
     <w:rsid w:val="006E4009"/>
     <w:rsid w:val="006E4066"/>
     <w:rsid w:val="006E4ABD"/>
+    <w:rsid w:val="006F560C"/>
     <w:rsid w:val="006F5E92"/>
+    <w:rsid w:val="0071642A"/>
     <w:rsid w:val="00723188"/>
     <w:rsid w:val="00732356"/>
     <w:rsid w:val="00750290"/>
     <w:rsid w:val="00755060"/>
+    <w:rsid w:val="00761E87"/>
     <w:rsid w:val="00762929"/>
+    <w:rsid w:val="007742FF"/>
     <w:rsid w:val="00782F6E"/>
     <w:rsid w:val="00794B31"/>
+    <w:rsid w:val="007A4CE4"/>
     <w:rsid w:val="007B0556"/>
     <w:rsid w:val="007C0AD5"/>
     <w:rsid w:val="007D02F2"/>
     <w:rsid w:val="007D1580"/>
+    <w:rsid w:val="007D3A43"/>
     <w:rsid w:val="007D5C38"/>
     <w:rsid w:val="007E199C"/>
     <w:rsid w:val="007F13B7"/>
     <w:rsid w:val="007F49A6"/>
     <w:rsid w:val="007F711C"/>
     <w:rsid w:val="00807CB1"/>
     <w:rsid w:val="00812094"/>
     <w:rsid w:val="00824393"/>
+    <w:rsid w:val="008353C9"/>
     <w:rsid w:val="00845A03"/>
     <w:rsid w:val="00874AA1"/>
     <w:rsid w:val="00883ED5"/>
     <w:rsid w:val="00887F25"/>
+    <w:rsid w:val="008A284A"/>
     <w:rsid w:val="008B1CF1"/>
     <w:rsid w:val="008B51CB"/>
+    <w:rsid w:val="008C24A6"/>
     <w:rsid w:val="008C7670"/>
     <w:rsid w:val="008D3240"/>
     <w:rsid w:val="008D407C"/>
     <w:rsid w:val="00900ECA"/>
     <w:rsid w:val="009037DC"/>
     <w:rsid w:val="009246C7"/>
+    <w:rsid w:val="00924CF2"/>
     <w:rsid w:val="009433DD"/>
     <w:rsid w:val="00956585"/>
     <w:rsid w:val="0096294B"/>
+    <w:rsid w:val="00967111"/>
     <w:rsid w:val="0099455F"/>
     <w:rsid w:val="009D1331"/>
     <w:rsid w:val="009D71EA"/>
     <w:rsid w:val="009E4656"/>
     <w:rsid w:val="009E6036"/>
     <w:rsid w:val="009F01BA"/>
+    <w:rsid w:val="009F520E"/>
+    <w:rsid w:val="00A0586A"/>
     <w:rsid w:val="00A062ED"/>
     <w:rsid w:val="00A0631F"/>
     <w:rsid w:val="00A13644"/>
     <w:rsid w:val="00A14E1D"/>
     <w:rsid w:val="00A24C59"/>
     <w:rsid w:val="00A5216D"/>
     <w:rsid w:val="00A60D4D"/>
     <w:rsid w:val="00A61EB2"/>
+    <w:rsid w:val="00A6546D"/>
     <w:rsid w:val="00A8171D"/>
     <w:rsid w:val="00A90396"/>
     <w:rsid w:val="00AA053A"/>
+    <w:rsid w:val="00AA3FFC"/>
     <w:rsid w:val="00AA58BF"/>
+    <w:rsid w:val="00AC0217"/>
     <w:rsid w:val="00AC3365"/>
     <w:rsid w:val="00AD4A7E"/>
+    <w:rsid w:val="00AD55CC"/>
     <w:rsid w:val="00AE4CD6"/>
     <w:rsid w:val="00AF7255"/>
     <w:rsid w:val="00B13386"/>
     <w:rsid w:val="00B2349F"/>
     <w:rsid w:val="00B23774"/>
     <w:rsid w:val="00B56F7A"/>
     <w:rsid w:val="00B75FDE"/>
     <w:rsid w:val="00B80BF2"/>
+    <w:rsid w:val="00B87E5E"/>
     <w:rsid w:val="00B95907"/>
     <w:rsid w:val="00BA2917"/>
     <w:rsid w:val="00BA5D37"/>
     <w:rsid w:val="00BB725F"/>
     <w:rsid w:val="00BC3665"/>
+    <w:rsid w:val="00BD497F"/>
+    <w:rsid w:val="00BE6BAF"/>
     <w:rsid w:val="00BF28B4"/>
     <w:rsid w:val="00C06A41"/>
     <w:rsid w:val="00C12DA0"/>
     <w:rsid w:val="00C25499"/>
     <w:rsid w:val="00C27B16"/>
+    <w:rsid w:val="00C40A50"/>
     <w:rsid w:val="00C46D15"/>
     <w:rsid w:val="00C567AA"/>
     <w:rsid w:val="00C60FB2"/>
+    <w:rsid w:val="00C62712"/>
     <w:rsid w:val="00C80350"/>
     <w:rsid w:val="00C903FA"/>
     <w:rsid w:val="00CA395D"/>
     <w:rsid w:val="00CA5164"/>
     <w:rsid w:val="00CA6EDC"/>
     <w:rsid w:val="00CA72DC"/>
     <w:rsid w:val="00CB24E2"/>
+    <w:rsid w:val="00CB4810"/>
     <w:rsid w:val="00CC0780"/>
     <w:rsid w:val="00CC49FE"/>
     <w:rsid w:val="00CC51CF"/>
     <w:rsid w:val="00CD10A9"/>
     <w:rsid w:val="00CD33FC"/>
     <w:rsid w:val="00CD6310"/>
     <w:rsid w:val="00CE173B"/>
     <w:rsid w:val="00CF0A59"/>
+    <w:rsid w:val="00CF5008"/>
     <w:rsid w:val="00D0453D"/>
     <w:rsid w:val="00D13937"/>
     <w:rsid w:val="00D21A8D"/>
     <w:rsid w:val="00D22912"/>
+    <w:rsid w:val="00D25178"/>
     <w:rsid w:val="00D27A4E"/>
     <w:rsid w:val="00D41E9F"/>
     <w:rsid w:val="00D47A4F"/>
     <w:rsid w:val="00D64467"/>
     <w:rsid w:val="00D72A58"/>
+    <w:rsid w:val="00D72D47"/>
     <w:rsid w:val="00D74E5D"/>
     <w:rsid w:val="00D933F4"/>
     <w:rsid w:val="00DA65C5"/>
+    <w:rsid w:val="00DC20D7"/>
+    <w:rsid w:val="00DC534E"/>
+    <w:rsid w:val="00DD065D"/>
     <w:rsid w:val="00DE203D"/>
     <w:rsid w:val="00E00529"/>
     <w:rsid w:val="00E10ECF"/>
     <w:rsid w:val="00E11C37"/>
     <w:rsid w:val="00E15A9E"/>
     <w:rsid w:val="00E162D3"/>
     <w:rsid w:val="00E37ABE"/>
     <w:rsid w:val="00E511E2"/>
     <w:rsid w:val="00E51D94"/>
     <w:rsid w:val="00E572A8"/>
     <w:rsid w:val="00E63681"/>
     <w:rsid w:val="00E72880"/>
     <w:rsid w:val="00E81187"/>
     <w:rsid w:val="00E83B70"/>
     <w:rsid w:val="00E8761E"/>
     <w:rsid w:val="00E957FB"/>
+    <w:rsid w:val="00EA35B3"/>
     <w:rsid w:val="00EA40F5"/>
     <w:rsid w:val="00ED2E40"/>
     <w:rsid w:val="00ED74B2"/>
     <w:rsid w:val="00ED7DC8"/>
+    <w:rsid w:val="00EE5FA5"/>
     <w:rsid w:val="00EF1712"/>
     <w:rsid w:val="00F1394C"/>
     <w:rsid w:val="00F179FF"/>
+    <w:rsid w:val="00F332FA"/>
     <w:rsid w:val="00F433F7"/>
     <w:rsid w:val="00F4508E"/>
     <w:rsid w:val="00F55BE4"/>
     <w:rsid w:val="00F8023B"/>
     <w:rsid w:val="00F822DC"/>
     <w:rsid w:val="00F93F42"/>
     <w:rsid w:val="00FA26A1"/>
     <w:rsid w:val="00FA3CFD"/>
+    <w:rsid w:val="00FA524E"/>
     <w:rsid w:val="00FB17B3"/>
     <w:rsid w:val="00FB4D24"/>
     <w:rsid w:val="00FB6304"/>
     <w:rsid w:val="00FC1DB5"/>
     <w:rsid w:val="00FE5AC9"/>
     <w:rsid w:val="00FF10E0"/>
     <w:rsid w:val="032B9A46"/>
+    <w:rsid w:val="2A4D002F"/>
     <w:rsid w:val="3D79EE17"/>
     <w:rsid w:val="4402755E"/>
+    <w:rsid w:val="658548E2"/>
+    <w:rsid w:val="6A38B9A4"/>
+    <w:rsid w:val="6CCD532E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="40B33F01"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{ECDBFE8E-3842-4756-8562-2E8E6E8BC062}"/>
+  <w15:docId w15:val="{EF289374-1D01-436E-A8D2-66A75EA2A467}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10381,267 +10471,226 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DE9114A9D0DECB469CD3434F7556ACE4" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0d91381f7fcffae03252eddba09b49d8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xmlns:ns3="62120a19-a38a-4c78-8e86-03b65bdcf4fa" xmlns:ns4="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="711884013b5cc691718bf5402a82048f" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009DEF43A5EEDA7346839AA15369B58478" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c441f04e742474968c5092dd69185c34">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xmlns:ns3="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" xmlns:ns4="de73edb4-6766-4815-9b9f-1ecc03c96cc6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04639905856595b5c5389afef6ca767d" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
-    <xsd:import namespace="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
     <xsd:import namespace="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
+    <xsd:import namespace="de73edb4-6766-4815-9b9f-1ecc03c96cc6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UpgradeAction" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns4:Form_x0020_Category" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:Permit_x0020_Type" minOccurs="0"/>
+                <xsd:element ref="ns4:Doc_x0020_Type" minOccurs="0"/>
+                <xsd:element ref="ns4:Internal_x002f_External_x0020_Use" minOccurs="0"/>
+                <xsd:element ref="ns4:Published_x0020_to_x0020_Website_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns4:Last_x0020_Updated_x0020_Date"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4433a5dd-39bc-449d-9bdb-d12a6a13611b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="UpgradeAction" ma:index="8" nillable="true" ma:displayName="UpgradeAction" ma:default="" ma:format="Dropdown" ma:internalName="UpgradeAction">
+    <xsd:element name="UpgradeAction" ma:index="8" nillable="true" ma:displayName="UpgradeAction" ma:format="Dropdown" ma:internalName="UpgradeAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
-          <xsd:enumeration value="Primary MetNet site"/>
+          <xsd:enumeration value="MetNet"/>
           <xsd:enumeration value="Team Site"/>
           <xsd:enumeration value="Archive"/>
           <xsd:enumeration value="Dispose"/>
-          <xsd:enumeration value="Alternate MetNet Site"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...101 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...36 lines deleted...]
-    <xsd:element name="_dlc_DocId" ma:index="27" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="9" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="28" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="10" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="29" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="11" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de73edb4-6766-4815-9b9f-1ecc03c96cc6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Form_x0020_Category" ma:index="12" nillable="true" ma:displayName="Form Type" ma:default="-" ma:format="Dropdown" ma:internalName="Form_x0020_Category">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="-"/>
+          <xsd:enumeration value="Application"/>
+          <xsd:enumeration value="Approval Request"/>
+          <xsd:enumeration value="Assessment"/>
+          <xsd:enumeration value="Certification"/>
+          <xsd:enumeration value="Compliance Statement"/>
+          <xsd:enumeration value="Permit Plan"/>
+          <xsd:enumeration value="Permit Transfer"/>
+          <xsd:enumeration value="Report"/>
+          <xsd:enumeration value="Survey"/>
+          <xsd:enumeration value="Vehicle Identification"/>
+          <xsd:enumeration value="Waiver"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Permit_x0020_Type" ma:index="16" nillable="true" ma:displayName="Permit Type" ma:default="-" ma:format="Dropdown" ma:internalName="Permit_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="-"/>
+          <xsd:enumeration value="All"/>
+          <xsd:enumeration value="General"/>
+          <xsd:enumeration value="Healthcare Facilities"/>
+          <xsd:enumeration value="Liquid Waste Hauler"/>
+          <xsd:enumeration value="Microbrewery"/>
+          <xsd:enumeration value="Sewer Cleaning Waste Hauler"/>
+          <xsd:enumeration value="Special Discharge"/>
+          <xsd:enumeration value="Standard"/>
+          <xsd:enumeration value="Standard, General, Special"/>
+          <xsd:enumeration value="Water Treatment"/>
+          <xsd:enumeration value="Zero Categorical Discharge"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Doc_x0020_Type" ma:index="17" nillable="true" ma:displayName="Doc Type" ma:default="Word" ma:internalName="Doc_x0020_Type">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Word"/>
+                    <xsd:enumeration value="Crystal Reports"/>
+                    <xsd:enumeration value="Excel"/>
+                    <xsd:enumeration value="PDF"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Internal_x002f_External_x0020_Use" ma:index="18" nillable="true" ma:displayName="Internal/External Use" ma:default="-" ma:format="Dropdown" ma:internalName="Internal_x002f_External_x0020_Use">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="-"/>
+          <xsd:enumeration value="External Use"/>
+          <xsd:enumeration value="Internal Use"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Published_x0020_to_x0020_Website_x003f_" ma:index="19" nillable="true" ma:displayName="Published to Website?" ma:default="-" ma:internalName="Published_x0020_to_x0020_Website_x003f_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="-"/>
+                    <xsd:enumeration value="No"/>
+                    <xsd:enumeration value="Yes"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Last_x0020_Updated_x0020_Date" ma:index="20" ma:displayName="Last Updated Date" ma:format="DateOnly" ma:internalName="Last_x0020_Updated_x0020_Date">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -10701,241 +10750,229 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7f0ffc36-a9af-4332-beee-56f6503c83c2" ContentTypeId="0x0101" PreviousValue="false" LastSyncTimeStamp="2025-09-05T20:55:31.567Z"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">Y25ARKAS7VEQ-1775186713-55</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d">
+      <Url>https://metcmn.sharepoint.com/sites/IWPPTeam/_layouts/15/DocIdRedir.aspx?ID=Y25ARKAS7VEQ-1775186713-55</Url>
+      <Description>Y25ARKAS7VEQ-1775186713-55</Description>
+    </_dlc_DocIdUrl>
+    <UpgradeAction xmlns="4433a5dd-39bc-449d-9bdb-d12a6a13611b" xsi:nil="true"/>
+    <Doc_x0020_Type xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">
+      <Value>Word</Value>
+    </Doc_x0020_Type>
+    <Last_x0020_Updated_x0020_Date xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">2025-12-02T06:00:00+00:00</Last_x0020_Updated_x0020_Date>
+    <Permit_x0020_Type xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">Liquid Waste Hauler</Permit_x0020_Type>
+    <Form_x0020_Category xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">Application</Form_x0020_Category>
+    <Published_x0020_to_x0020_Website_x003f_ xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">
+      <Value>Yes</Value>
+    </Published_x0020_to_x0020_Website_x003f_>
+    <Internal_x002f_External_x0020_Use xmlns="de73edb4-6766-4815-9b9f-1ecc03c96cc6">External Use</Internal_x002f_External_x0020_Use>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75D38AD3-1AF1-4A5C-B9DE-59790654D524}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F951171-5B33-44B4-8865-5A12A0539A84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
-    <ds:schemaRef ds:uri="62120a19-a38a-4c78-8e86-03b65bdcf4fa"/>
     <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
+    <ds:schemaRef ds:uri="de73edb4-6766-4815-9b9f-1ecc03c96cc6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FAFC2EF-3D73-49D3-8001-B38AC02F9533}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DF7470C-E128-4B38-9F8B-9B250E7CD4A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBAA981-A4A7-49E1-9C37-717FA805FAE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF2BCF0E-06A8-4F62-9C31-A30255011991}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B96191-E83A-4A77-8709-CC4F76AC5528}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBAA981-A4A7-49E1-9C37-717FA805FAE3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A14F993-097F-41AA-84DF-053ED6DFB7E9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A14F993-097F-41AA-84DF-053ED6DFB7E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FAFC2EF-3D73-49D3-8001-B38AC02F9533}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="671c5c8a-d1dd-40a7-bcfd-3ed591bedb5d"/>
+    <ds:schemaRef ds:uri="4433a5dd-39bc-449d-9bdb-d12a6a13611b"/>
+    <ds:schemaRef ds:uri="de73edb4-6766-4815-9b9f-1ecc03c96cc6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2-PermitFormTemplate.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7490</Characters>
+  <Pages>1</Pages>
+  <Words>1309</Words>
+  <Characters>7462</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>56</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Metropolitan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8709</CharactersWithSpaces>
+  <CharactersWithSpaces>8754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Metropolitan Council Liquid Waste Hauler Permit Application</dc:title>
   <dc:subject>IWPP Form</dc:subject>
-  <dc:creator/>
+  <dc:creator>Lundell, Maggie</dc:creator>
   <cp:keywords>MCES, IWPP, LWH permit</cp:keywords>
-  <dc:description>2025-Remove MCES and text box, added tax form name. IWPP Application Form for LWH - new logo and ADA accessible 2017  - removed Chanhassen and updated SA and DSA forms</dc:description>
+  <dc:description>2026-Add annual volume in #4 table. 2025-Remove MCES and text box, added tax form name. IWPP Application Form for LWH-new logo and ADA accessible 2017-removed Chanhassen and updated SA and DSA forms</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Application</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DE9114A9D0DECB469CD3434F7556ACE4</vt:lpwstr>
+    <vt:lpwstr>0x0101009DEF43A5EEDA7346839AA15369B58478</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8363a12e-e69d-4234-b445-537ac7f144f2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>6288045e-356e-409f-9e83-bd191f5524f2</vt:lpwstr>
   </property>
 </Properties>
 </file>