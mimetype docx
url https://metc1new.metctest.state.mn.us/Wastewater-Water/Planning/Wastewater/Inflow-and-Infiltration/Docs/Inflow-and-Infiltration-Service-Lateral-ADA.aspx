--- v0 (2025-12-03)
+++ v1 (2026-09-09)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65BA870C" w14:textId="3D26A1D9" w:rsidR="00F07D7A" w:rsidRPr="001536EE" w:rsidRDefault="00F07D7A" w:rsidP="001536EE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001536EE">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Is Your </w:t>
       </w:r>
       <w:r w:rsidR="00612670">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Sewer </w:t>
       </w:r>
       <w:r w:rsidRPr="001536EE">
         <w:rPr>
@@ -128,217 +128,215 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can reduce the likelihood of a sew</w:t>
       </w:r>
       <w:r w:rsidR="00E11DD0">
         <w:t>age</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> backup into your building, reduce costs and hassles of sewage backups or sewer service </w:t>
       </w:r>
       <w:r w:rsidR="00C572F4">
         <w:t xml:space="preserve">lateral </w:t>
       </w:r>
       <w:r>
         <w:t>collapses, reduce utility fees for your community, and increase the value of your home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7D642C" w14:textId="77777777" w:rsidR="004001B6" w:rsidRDefault="004001B6" w:rsidP="00DC7BD2"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4F91E9DD" w14:textId="636BE41D" w:rsidR="00A61737" w:rsidRDefault="00B53ECF">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="583BAF31" wp14:editId="13184540">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="583BAF31" wp14:editId="59EA52E3">
             <wp:extent cx="3393720" cy="2913412"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
-            <wp:docPr id="1" name="Picture 1" descr="Example of sewer service lateral repairs"/>
+            <wp:docPr id="1" name="Picture 1" descr="Drawing showing tree, house, and underground sewer infrastructure.  Water flows from the house through the sewer service lateral to the city sanitary sewer pipe.  On the way, it leaks out at cracks, at areas of root intrusion, and gaps in the connection."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Sewer service lateral.jpg"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Drawing showing tree, house, and underground sewer infrastructure.  Water flows from the house through the sewer service lateral to the city sanitary sewer pipe.  On the way, it leaks out at cracks, at areas of root intrusion, and gaps in the connection."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3393720" cy="2913412"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1B2060" w14:textId="37FBF4A4" w:rsidR="004001B6" w:rsidRDefault="004001B6">
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AF9101D" wp14:editId="1F3C912E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AF9101D" wp14:editId="7107CFD9">
             <wp:extent cx="3393440" cy="2914263"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
-            <wp:docPr id="2" name="Picture 2" descr="Example of sewer service lateral repairs"/>
+            <wp:docPr id="2" name="Picture 2" descr="Grayscale version of drawing showing tree, house, and underground sewer infrastructure."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="K:\011037-000\Graphics\Newsletter Inserts\JPGs\Greyscale\Sewer service lateral.jpg"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Grayscale version of drawing showing tree, house, and underground sewer infrastructure."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3400277" cy="2920134"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2B0E6CAD" w14:textId="77777777" w:rsidR="004001B6" w:rsidRDefault="004001B6"/>
     <w:sectPr w:rsidR="004001B6">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00317750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35F20174"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -408,59 +406,59 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6576" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1074933167">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D54A76"/>
     <w:rsid w:val="00060F73"/>
     <w:rsid w:val="00062406"/>
     <w:rsid w:val="00087E12"/>
     <w:rsid w:val="00095394"/>
     <w:rsid w:val="000B07AA"/>
     <w:rsid w:val="000D297A"/>
     <w:rsid w:val="000E5C74"/>
     <w:rsid w:val="000F6A81"/>
     <w:rsid w:val="00134E0C"/>
     <w:rsid w:val="00136086"/>
     <w:rsid w:val="0014115F"/>
     <w:rsid w:val="001536EE"/>
@@ -472,61 +470,63 @@
     <w:rsid w:val="002117A4"/>
     <w:rsid w:val="0021595E"/>
     <w:rsid w:val="00306098"/>
     <w:rsid w:val="003520B0"/>
     <w:rsid w:val="003D2FB6"/>
     <w:rsid w:val="004001B6"/>
     <w:rsid w:val="00431D82"/>
     <w:rsid w:val="00466A9A"/>
     <w:rsid w:val="0049232D"/>
     <w:rsid w:val="00492F83"/>
     <w:rsid w:val="00503ACD"/>
     <w:rsid w:val="005728CF"/>
     <w:rsid w:val="00587D7A"/>
     <w:rsid w:val="005A572E"/>
     <w:rsid w:val="00612670"/>
     <w:rsid w:val="00630E53"/>
     <w:rsid w:val="00677889"/>
     <w:rsid w:val="0068466A"/>
     <w:rsid w:val="006B08CB"/>
     <w:rsid w:val="006D6400"/>
     <w:rsid w:val="00700ACD"/>
     <w:rsid w:val="007B5EB5"/>
     <w:rsid w:val="007E38C6"/>
     <w:rsid w:val="007E4703"/>
     <w:rsid w:val="0083307C"/>
+    <w:rsid w:val="00844328"/>
     <w:rsid w:val="00845B92"/>
     <w:rsid w:val="00875134"/>
     <w:rsid w:val="008968E6"/>
     <w:rsid w:val="008A4564"/>
     <w:rsid w:val="008B03DB"/>
     <w:rsid w:val="008C4D63"/>
     <w:rsid w:val="00916FC6"/>
     <w:rsid w:val="00956554"/>
     <w:rsid w:val="00975DAD"/>
     <w:rsid w:val="009C34E8"/>
     <w:rsid w:val="00A104AB"/>
+    <w:rsid w:val="00A32E7C"/>
     <w:rsid w:val="00A475BC"/>
     <w:rsid w:val="00A50D42"/>
     <w:rsid w:val="00A61737"/>
     <w:rsid w:val="00A70A5B"/>
     <w:rsid w:val="00AF3DA6"/>
     <w:rsid w:val="00B15137"/>
     <w:rsid w:val="00B25903"/>
     <w:rsid w:val="00B53ECF"/>
     <w:rsid w:val="00BD6FCE"/>
     <w:rsid w:val="00C127B2"/>
     <w:rsid w:val="00C37988"/>
     <w:rsid w:val="00C42FAA"/>
     <w:rsid w:val="00C572F4"/>
     <w:rsid w:val="00CB19A9"/>
     <w:rsid w:val="00CE75B8"/>
     <w:rsid w:val="00CF1FAA"/>
     <w:rsid w:val="00D22878"/>
     <w:rsid w:val="00D4112F"/>
     <w:rsid w:val="00D54A76"/>
     <w:rsid w:val="00D87240"/>
     <w:rsid w:val="00DC7BD2"/>
     <w:rsid w:val="00DF198D"/>
     <w:rsid w:val="00E10B94"/>
     <w:rsid w:val="00E11DD0"/>
     <w:rsid w:val="00E327FE"/>
@@ -548,67 +548,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A6D217C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8DEBBC05-3CBA-4AEE-BC73-7F508E3F6E20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -940,50 +940,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC46BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -1129,51 +1130,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00612670"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00956554"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1437,51 +1438,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>155</Words>
   <Characters>889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>