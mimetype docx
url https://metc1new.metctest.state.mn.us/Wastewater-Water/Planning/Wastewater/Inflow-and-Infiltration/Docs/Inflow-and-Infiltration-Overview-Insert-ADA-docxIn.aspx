--- v0 (2025-12-03)
+++ v1 (2026-09-09)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="76C92DAD" w14:textId="7BA2C3B8" w:rsidR="00D54A76" w:rsidRPr="00FC46BE" w:rsidRDefault="00D54A76" w:rsidP="00FC46BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC46BE">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Inflow and Infiltration – </w:t>
       </w:r>
       <w:r w:rsidR="00612670">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC46BE">
         <w:rPr>
@@ -202,231 +202,231 @@
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002117A4">
         <w:t xml:space="preserve"> significant amounts of clear water to the </w:t>
       </w:r>
       <w:r w:rsidR="00FF0025">
         <w:t xml:space="preserve">wastewater </w:t>
       </w:r>
       <w:r w:rsidR="002117A4">
         <w:t xml:space="preserve">system that it </w:t>
       </w:r>
       <w:r w:rsidR="001D163D">
         <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidR="002117A4">
         <w:t>not intended to accommodate or treat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320AA1EA" w14:textId="77777777" w:rsidR="00916FC6" w:rsidRDefault="00916FC6" w:rsidP="002117A4">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC591BD" wp14:editId="01D0B94D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC591BD" wp14:editId="5E69834C">
             <wp:extent cx="2114856" cy="1955067"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
-            <wp:docPr id="1" name="Picture 1" descr="Improper connections by which clear water enters the sanitary sewer."/>
+            <wp:docPr id="1" name="Picture 1" descr="Drawing showing improper connections that can allow clear water to enter the sanitary sewer: uncapped sewer cleanouts, improperly connected sump pumps, and improperly connected gutters."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\anguyen\Desktop\Newsletter examples\Newsletter images.jpg"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Drawing showing improper connections that can allow clear water to enter the sanitary sewer: uncapped sewer cleanouts, improperly connected sump pumps, and improperly connected gutters."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2114856" cy="1955067"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A0EAB9D" wp14:editId="0B0E3BB8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A0EAB9D" wp14:editId="0847FB83">
             <wp:extent cx="2152567" cy="1989929"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
-            <wp:docPr id="2" name="Picture 2" descr="Aged sewer main issues that allow  clear water to enter the sanitary sewer."/>
+            <wp:docPr id="2" name="Picture 2" descr="Drawing showing issues with aged sewer mains that can allow clear water to enter the sanitary sewer: cracks, deterioration, openings at joints, and root intrusion."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\anguyen\Desktop\Newsletter examples\Newsletter images2.jpg"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Drawing showing issues with aged sewer mains that can allow clear water to enter the sanitary sewer: cracks, deterioration, openings at joints, and root intrusion."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2152567" cy="1989929"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="507E320F" w14:textId="77777777" w:rsidR="00AF10C2" w:rsidRDefault="00AF10C2"/>
     <w:p w14:paraId="58FE82EA" w14:textId="495EEA8B" w:rsidR="00AF10C2" w:rsidRDefault="00AF10C2">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F33CE71" wp14:editId="4B58212E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F33CE71" wp14:editId="3EDF4BBD">
             <wp:extent cx="2114550" cy="1954398"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
-            <wp:docPr id="9" name="Picture 9" descr="Improper connections by which clear water enters the sanitary sewer."/>
+            <wp:docPr id="9" name="Picture 9" descr="Grayscale version of improper connections graphic."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="K:\011037-000\Graphics\Newsletter Inserts\JPGs\Greyscale\Inflow.jpg"/>
+                    <pic:cNvPr id="9" name="Picture 9" descr="Grayscale version of improper connections graphic."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2134718" cy="1973039"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B029CE3" wp14:editId="34F47A35">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B029CE3" wp14:editId="0E3FD5A0">
             <wp:extent cx="2118953" cy="1958467"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
-            <wp:docPr id="10" name="Picture 10" descr="Aged sewer main issues that allow  clear water to enter the sanitary sewer."/>
+            <wp:docPr id="10" name="Picture 10" descr="Grayscale version of aged sewer line graphic."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="K:\011037-000\Graphics\Newsletter Inserts\JPGs\Greyscale\Infiltration.jpg"/>
+                    <pic:cNvPr id="10" name="Picture 10" descr="Grayscale version of aged sewer line graphic."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2130341" cy="1968993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -698,122 +698,122 @@
       </w:r>
       <w:r w:rsidR="000B07AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700ACD">
         <w:t xml:space="preserve">– the sewer pipe from a building to the city’s sewer </w:t>
       </w:r>
       <w:r w:rsidR="00677889">
         <w:t>main</w:t>
       </w:r>
       <w:r w:rsidR="00A50D42">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766B898F" w14:textId="24795F52" w:rsidR="00E51A8B" w:rsidRDefault="00D22878">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F1748E5" wp14:editId="4C54F63B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F1748E5" wp14:editId="23010501">
             <wp:extent cx="1152525" cy="1729105"/>
             <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
-            <wp:docPr id="7" name="Picture 7" descr="Sewer backup damage."/>
+            <wp:docPr id="7" name="Picture 7" descr="Photo from just above floor level of a room damaged by a sewer backup.  Buckets and cleaning equipment are visible."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="C:\Users\anguyen\Desktop\Newsletter examples\Newsletter images9.jpg"/>
+                    <pic:cNvPr id="7" name="Picture 7" descr="Photo from just above floor level of a room damaged by a sewer backup.  Buckets and cleaning equipment are visible."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152525" cy="1729105"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00776963" w:rsidRPr="00776963">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00916FC6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AE00427" wp14:editId="12F25E53">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AE00427" wp14:editId="7E600870">
             <wp:extent cx="2557767" cy="1704975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="Picture 5" descr="Water flowing out of pipe."/>
+            <wp:docPr id="5" name="Picture 5" descr="Photo of brownish water being discharged from a horizontal pipe into a river or lake."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\anguyen\Desktop\Newsletter examples\Newsletter images8.jpg"/>
+                    <pic:cNvPr id="5" name="Picture 5" descr="Photo of brownish water being discharged from a horizontal pipe into a river or lake."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2562049" cy="1707829"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
@@ -831,118 +831,118 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4A8D87" w14:textId="4A244B7C" w:rsidR="00AF10C2" w:rsidRDefault="00AF10C2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D70ACE9" w14:textId="489ACE05" w:rsidR="00AF10C2" w:rsidRDefault="00AF10C2">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D44141D" wp14:editId="2FBB0021">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D44141D" wp14:editId="7DF756BE">
             <wp:extent cx="1199520" cy="1712013"/>
             <wp:effectExtent l="0" t="0" r="635" b="2540"/>
-            <wp:docPr id="13" name="Picture 13" descr="Sewer backup damage."/>
+            <wp:docPr id="13" name="Picture 13" descr="Grayscale photo of sewer backup damage."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="K:\011037-000\Graphics\Newsletter Inserts\JPGs\Greyscale\Sewer backup damage.jpg"/>
+                    <pic:cNvPr id="13" name="Picture 13" descr="Grayscale photo of sewer backup damage."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209545" cy="1726321"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="600F5769" wp14:editId="1D9E156E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="600F5769" wp14:editId="6C494667">
             <wp:extent cx="2640120" cy="1758950"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
-            <wp:docPr id="14" name="Picture 14" descr="Water flowing out of pipe."/>
+            <wp:docPr id="14" name="Picture 14" descr="Grayscale version of photo of brownish water flowing out of a pipe."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="K:\011037-000\Graphics\Newsletter Inserts\JPGs\Greyscale\Sewer overflow into environment.jpg"/>
+                    <pic:cNvPr id="14" name="Picture 14" descr="Grayscale version of photo of brownish water flowing out of a pipe."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2645871" cy="1762781"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -1032,318 +1032,316 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B5EB5">
         <w:t xml:space="preserve">repairs to </w:t>
       </w:r>
       <w:r w:rsidR="00FF0025">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="006B08CB">
         <w:t xml:space="preserve">sewer </w:t>
       </w:r>
       <w:r w:rsidR="00700ACD">
         <w:t xml:space="preserve">service </w:t>
       </w:r>
       <w:r w:rsidR="00FF0025">
         <w:t>lateral</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F91E9DD" w14:textId="6F039983" w:rsidR="00A61737" w:rsidRDefault="00EB1824">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E7255AF" wp14:editId="059E0C98">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E7255AF" wp14:editId="40FA037F">
             <wp:extent cx="2658573" cy="1869737"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
-            <wp:docPr id="4" name="Picture 4" descr="What homeowners can inspect for to reduce inflow and infiltration from their home."/>
+            <wp:docPr id="4" name="Picture 4" descr="Drawing showing tree, house, and underground sewer infrastructure.  Water flows from the house through the sewer service lateral to the city sanitary sewer pipe.  On the way, it leaks out at cracks, at areas of root intrusion, and gaps in the connection."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Service Lateral with damage.jpg"/>
+                    <pic:cNvPr id="4" name="Picture 4" descr="Drawing showing tree, house, and underground sewer infrastructure.  Water flows from the house through the sewer service lateral to the city sanitary sewer pipe.  On the way, it leaks out at cracks, at areas of root intrusion, and gaps in the connection."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2658573" cy="1869737"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1395C9EB" wp14:editId="1B55CB3C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1395C9EB" wp14:editId="5A1D9DF3">
             <wp:extent cx="2669645" cy="1877524"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
-            <wp:docPr id="6" name="Picture 6" descr="Repairs that can be made to your sewer service lateral."/>
+            <wp:docPr id="6" name="Picture 6" descr="Drawing showing tree, house, and underground sewer infrastructure.  The sewer service lateral between the house and the city sewer main has been repaired with a pipe liner."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Service Lateral with pipe liner.jpg"/>
+                    <pic:cNvPr id="6" name="Picture 6" descr="Drawing showing tree, house, and underground sewer infrastructure.  The sewer service lateral between the house and the city sewer main has been repaired with a pipe liner."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2669645" cy="1877524"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="782518D1" w14:textId="42360F39" w:rsidR="00AF10C2" w:rsidRDefault="00AF10C2"/>
     <w:p w14:paraId="2EF2DCF1" w14:textId="7FA5AC1A" w:rsidR="00AF10C2" w:rsidRDefault="00AF10C2">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E0C2E90" wp14:editId="6FC37725">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E0C2E90" wp14:editId="19272005">
             <wp:extent cx="2658110" cy="1867493"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="16" name="Picture 16" descr="What homeowners can inspect for to reduce inflow and infiltration from their home."/>
+            <wp:docPr id="16" name="Picture 16" descr="Grayscale version of drawing showing tree, house, and underground sewer infrastructure."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 9" descr="K:\011037-000\Graphics\Newsletter Inserts\JPGs\Greyscale\Service Lateral with damage.jpg"/>
+                    <pic:cNvPr id="16" name="Picture 16" descr="Grayscale version of drawing showing tree, house, and underground sewer infrastructure."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2672579" cy="1877658"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E60FF7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidR="00E60FF7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A735131" wp14:editId="06ACDE29">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A735131" wp14:editId="2B2AA125">
             <wp:extent cx="2652747" cy="1863725"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
-            <wp:docPr id="17" name="Picture 17" descr="Repairs that can be made to your sewer service lateral."/>
+            <wp:docPr id="17" name="Picture 17" descr="Grayscale version of drawing showing sewer lateral repair."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 10" descr="K:\011037-000\Graphics\Newsletter Inserts\JPGs\Greyscale\Service Lateral with pipe liner.jpg"/>
+                    <pic:cNvPr id="17" name="Picture 17" descr="Grayscale version of drawing showing sewer lateral repair."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2668025" cy="1874459"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00AF10C2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00317750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35F20174"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1413,209 +1411,215 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5856" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6576" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1404327514">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D54A76"/>
     <w:rsid w:val="00060F73"/>
     <w:rsid w:val="00062406"/>
     <w:rsid w:val="00087E12"/>
     <w:rsid w:val="00095394"/>
     <w:rsid w:val="000B07AA"/>
     <w:rsid w:val="000D297A"/>
     <w:rsid w:val="000E5C74"/>
     <w:rsid w:val="00136086"/>
     <w:rsid w:val="0014115F"/>
+    <w:rsid w:val="00146DC8"/>
     <w:rsid w:val="001536EE"/>
     <w:rsid w:val="00197DBF"/>
     <w:rsid w:val="001B4120"/>
     <w:rsid w:val="001D163D"/>
     <w:rsid w:val="001F3116"/>
     <w:rsid w:val="001F6981"/>
     <w:rsid w:val="002117A4"/>
     <w:rsid w:val="0021595E"/>
     <w:rsid w:val="00306098"/>
     <w:rsid w:val="003520B0"/>
     <w:rsid w:val="003D2FB6"/>
     <w:rsid w:val="00466A9A"/>
     <w:rsid w:val="0049232D"/>
     <w:rsid w:val="00492F83"/>
     <w:rsid w:val="00503ACD"/>
     <w:rsid w:val="005728CF"/>
     <w:rsid w:val="00587D7A"/>
+    <w:rsid w:val="005B6A90"/>
     <w:rsid w:val="005D303D"/>
     <w:rsid w:val="00612670"/>
     <w:rsid w:val="00630E53"/>
     <w:rsid w:val="00677889"/>
     <w:rsid w:val="0068466A"/>
     <w:rsid w:val="006B08CB"/>
     <w:rsid w:val="006D6400"/>
     <w:rsid w:val="00700ACD"/>
     <w:rsid w:val="00776963"/>
     <w:rsid w:val="007B5EB5"/>
     <w:rsid w:val="007E38C6"/>
     <w:rsid w:val="007E4703"/>
     <w:rsid w:val="00845B92"/>
     <w:rsid w:val="00875134"/>
     <w:rsid w:val="008968E6"/>
     <w:rsid w:val="008A4564"/>
     <w:rsid w:val="008B03DB"/>
     <w:rsid w:val="008C4D63"/>
     <w:rsid w:val="008E2B69"/>
     <w:rsid w:val="008F6684"/>
     <w:rsid w:val="00916FC6"/>
     <w:rsid w:val="00956554"/>
     <w:rsid w:val="009C34E8"/>
     <w:rsid w:val="00A104AB"/>
+    <w:rsid w:val="00A32E7C"/>
     <w:rsid w:val="00A50D42"/>
     <w:rsid w:val="00A61024"/>
     <w:rsid w:val="00A61737"/>
     <w:rsid w:val="00A70A5B"/>
     <w:rsid w:val="00AF10C2"/>
     <w:rsid w:val="00AF3DA6"/>
     <w:rsid w:val="00B15137"/>
     <w:rsid w:val="00B25903"/>
     <w:rsid w:val="00B376F8"/>
     <w:rsid w:val="00BD6FCE"/>
     <w:rsid w:val="00C37988"/>
     <w:rsid w:val="00C42FAA"/>
     <w:rsid w:val="00C572F4"/>
+    <w:rsid w:val="00CB0352"/>
     <w:rsid w:val="00CB19A9"/>
     <w:rsid w:val="00CC028C"/>
     <w:rsid w:val="00D0708B"/>
     <w:rsid w:val="00D1445B"/>
     <w:rsid w:val="00D22878"/>
     <w:rsid w:val="00D4112F"/>
     <w:rsid w:val="00D54A76"/>
     <w:rsid w:val="00D87240"/>
     <w:rsid w:val="00D93EFD"/>
     <w:rsid w:val="00DC7BD2"/>
+    <w:rsid w:val="00DE5024"/>
     <w:rsid w:val="00DF198D"/>
     <w:rsid w:val="00E10B94"/>
     <w:rsid w:val="00E11DD0"/>
+    <w:rsid w:val="00E21638"/>
     <w:rsid w:val="00E51A8B"/>
     <w:rsid w:val="00E60FF7"/>
     <w:rsid w:val="00EB1824"/>
     <w:rsid w:val="00EC5A58"/>
     <w:rsid w:val="00ED1124"/>
     <w:rsid w:val="00EE69EB"/>
     <w:rsid w:val="00EF4340"/>
     <w:rsid w:val="00F07D7A"/>
     <w:rsid w:val="00F445D1"/>
     <w:rsid w:val="00F8443E"/>
     <w:rsid w:val="00FC46BE"/>
     <w:rsid w:val="00FF0025"/>
     <w:rsid w:val="00FF195D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A6D217C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8DEBBC05-3CBA-4AEE-BC73-7F508E3F6E20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1947,50 +1951,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FC46BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -2136,51 +2141,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00612670"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00956554"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2443,51 +2448,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>286</Words>
   <Characters>1635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>